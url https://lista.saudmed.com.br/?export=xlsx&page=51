--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,206 +14,185 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 22:13</t>
-[...35 lines deleted...]
-    <t>UNID SERINGA INSULINA 1ML C/AG FIXA 31G X 0,2- UNIQMED</t>
+    <t>Lista gerada no: 22/07/2026 02:33</t>
+  </si>
+  <si>
+    <t>PAPEL LENCOL HOSPITALAR 70 X 50 NATURAL - DESCARBOX</t>
   </si>
   <si>
     <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
   <si>
-    <t>UNIQMED</t>
-[...2 lines deleted...]
-    <t>CANULA ENDOTRAQUEAL S/BL 5,5 - VITALGOLD</t>
+    <t>DESCARBOX</t>
+  </si>
+  <si>
+    <t>SUPORTE P/ COLETOR 20L - DESCARBOX</t>
+  </si>
+  <si>
+    <t>Colectores e Lixeiras Hospitalares</t>
+  </si>
+  <si>
+    <t>ATADURA CREPOM 13F 10CM X 1,8M SOFT PC/1- EDUARDA</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>AMED</t>
+  </si>
+  <si>
+    <t>ATADURA CREPOM 13F 15CM X 1,8M SOFT PC/1MT/4- EDUARDA</t>
+  </si>
+  <si>
+    <t>UNID ATADURA CREPOM 13F 10CM X 1,8M SOFT - EDUARDA</t>
+  </si>
+  <si>
+    <t>1611 - CALCINHA CINTURA ALTA BEGE EGG - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>1611 - CALCINHA CINTURA ALTA BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>1611 - CALCINHA CINTURA ALTA BEGE GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>16314_PREMIUM - SOUTIEN C/ REFORCO FECHO FRONTAL CASTANHO M - BIOBELA</t>
+  </si>
+  <si>
+    <t>OR74 - ORTESE P/PUNHO COMFORT DIREITA P/PP - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>OR1454_3 - CORRETOR POSTURAL SUPPORT ESTREITO G - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Unid Cloridrato De Difenidramina (Difenidrin) 50Mg/Ml 1Ml Iv/Im Cx/2 - CRISTALIA</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>CRISTALIA</t>
+  </si>
+  <si>
+    <t>Unid Ondansetrona 2Mg/Ml 4Ml Inj Amp Im/Iv - Hipolabor</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>SONDA URETRAL 06 - CPL</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
-    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
-[...83 lines deleted...]
-    <t>AMED</t>
+    <t>CPL</t>
+  </si>
+  <si>
+    <t>SONDA URETRAL 12 - CPL</t>
+  </si>
+  <si>
+    <t>SONDA URETRAL 14 - CPL</t>
+  </si>
+  <si>
+    <t>UNID CATETER NASAL TIPO SONDA N.04 PC/50 - CPL</t>
+  </si>
+  <si>
+    <t>Algodao Hidrofilo Rolo Pc/500G  - DELICATO</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>IODOPOLIVIDONA 10% D. SUAVE DEGERMANTE TENSOATIV. 100ML - VICPHARMA</t>
+  </si>
+  <si>
+    <t>Saneantes</t>
+  </si>
+  <si>
+    <t>VICPHARMA</t>
+  </si>
+  <si>
+    <t>IODOPOLIVIDONA 10% D. SUAVE TOPICO AQUOSA 100ML - VICPHARMA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +215,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb771deac8fc5334e1a0856f80a98d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43891128eca692e8907ee28c9039dfee.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22514bbccc533d64e067cfba3ef678e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19a806cad70f42df337ea11fbbb97b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871d6d0c0196d4378705a07e305fc44.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d85f8d151d760cdc20dc06933217c9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3e718b6f081b675d755fc97270850.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e465a9d58a8666b5fe315975fbb78d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdbbc28ebfc88ff0010b267b2ba149.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0ca7e57dea0835bf292d2a8f294e2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01e0f860941858d8415118c37b5976.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30ed5bd573fea5b3491b5bf2ab070a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d6fdd77a2b0c7ff10c9964fb9832c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd938bef6b12ce27a43e3d12e215a73.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc158d48e4ed1a79d65e9faed63aeed.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034fcf36c5706afa4007810c2d12af3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4319002e9798136d37b3b7ede94741.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1bd0670919bbd0edb448e872255ee.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ba6f5092e16ce673f858ff7500acc.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c9dbd79095e858cf26b87ab4528a7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11a9a1f094757686fe331bb39b5071.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba6875dd1cbbbbc07214c91491a9eb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ab80696474187ffcc0bd9bd2cd89d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac60dee428d006e4351102eb09c689.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128f64ac0cb114e726b29e39e35ce1f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d681fa7c77ea38692c105a469fba571.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65877c586fce0755f5d9df08dfc2a2b3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0162d2a252c21e38056f402b28730bc.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6db1cec2443a0dc6f906e40aafe51.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2395cacacba1881ada441114bed61.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2e5de4a582062ed6e50a83d386d15.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3cacd4cab105a6a72da143e66c0ea.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d367cd420bf385924c9d4ed7516806d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042f72204780e8aab4316585dc50a5f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13464cbfa47a3571b1d146c9b6c809.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4601a14e3c114dc689e9e96f8de4d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b6d7b12e8eed0d24b330a4fa28626.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be39c5484e1f89ef06488af916929c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15cefdb30dae53422fef0f52576f58.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd10f093da5096ed4689e6f675a70c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1147,417 +1126,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4017</v>
+        <v>4101</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>4.56</v>
+        <v>17.47</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4019</v>
+        <v>4103</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>6.47</v>
+        <v>38.34</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4026</v>
+        <v>4108</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>21.36</v>
+        <v>21.04</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4028</v>
+        <v>4109</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" t="s">
         <v>14</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>11.47</v>
+        <v>20.92</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4031</v>
+        <v>4111</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F6" s="3">
-        <v>1.32</v>
+        <v>1.24</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4037</v>
+        <v>4115</v>
       </c>
       <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
         <v>18</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>19</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>3.4</v>
+        <v>81.38</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4038</v>
+        <v>4120</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F8" s="3">
-        <v>5.63</v>
+        <v>83.75</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4039</v>
+        <v>4122</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F9" s="3">
-        <v>15.06</v>
+        <v>66.74</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4042</v>
+        <v>4124</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F10" s="3">
-        <v>16.99</v>
+        <v>111.66</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4061</v>
+        <v>4139</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="F11" s="3">
-        <v>110.61</v>
+        <v>96.85</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4067</v>
+        <v>4144</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="F12" s="3">
-        <v>40.95</v>
+        <v>281.09</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4068</v>
+        <v>4146</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="F13" s="3">
-        <v>22.3</v>
+        <v>57.46</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4071</v>
+        <v>4151</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="F14" s="3">
-        <v>98.03</v>
+        <v>2.81</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4093</v>
+        <v>4152</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E15" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F15" s="3">
-        <v>44.29</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4095</v>
+        <v>4153</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="E16" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F16" s="3">
-        <v>34.61</v>
+        <v>1.53</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4096</v>
+        <v>4154</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="E17" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F17" s="3">
-        <v>32.32</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4099</v>
+        <v>4170</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="D18" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="F18" s="3">
-        <v>16.02</v>
+        <v>1.13</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4101</v>
+        <v>4192</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="D19" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="F19" s="3">
-        <v>17.47</v>
+        <v>34.71</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4103</v>
+        <v>4198</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="D20" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="E20" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="F20" s="3">
-        <v>45.49</v>
+        <v>12.33</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4108</v>
+        <v>4199</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="D21" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="E21" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="F21" s="3">
-        <v>21.04</v>
+        <v>13.88</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>