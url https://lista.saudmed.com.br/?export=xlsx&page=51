--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,185 +14,194 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 02:33</t>
-[...2 lines deleted...]
-    <t>PAPEL LENCOL HOSPITALAR 70 X 50 NATURAL - DESCARBOX</t>
+    <t>Lista gerada no: 05/09/2026 10:41</t>
+  </si>
+  <si>
+    <t>Almotolia 500Ml Bico Curvo Branco - Taylor</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>CIRURGICA BRASIL COML IMP LTDA</t>
+  </si>
+  <si>
+    <t>UNID AGULHA A VACUO COLETA MULTIPLA 22G 2X 0,7MM - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>CANULA ENDOTRAQUEAL S/BL 5,0 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>URIPEN DISP INCO URINARIA N.4 C/EXT N/EST - BIOMED</t>
   </si>
   <si>
     <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
   <si>
-    <t>DESCARBOX</t>
-[...26 lines deleted...]
-    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+    <t>BIOMED</t>
+  </si>
+  <si>
+    <t>URIPEN DISP INCO URINARIA N.7 C/EXT N/EST - BIOMED</t>
+  </si>
+  <si>
+    <t>URIPEN DISP INCO URINARIA N.5 C/EXT N/EST - BIOMED</t>
+  </si>
+  <si>
+    <t>Estomaterapia</t>
+  </si>
+  <si>
+    <t>GEL P/ ULTRASSOM ECG 100G FRASCO INCOLOR (BIOGEL) - BIOMED</t>
+  </si>
+  <si>
+    <t>Eletrodos e Acessórios para ECG</t>
+  </si>
+  <si>
+    <t>URIPEN DISP INCO URINARIA N.6 C/EXT N/EST - BIOMED</t>
+  </si>
+  <si>
+    <t>1613F - CALCINHA RENDA FIO DENTAL PRETA M - BIOBELA</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
   </si>
   <si>
     <t>BIOBELA</t>
   </si>
   <si>
-    <t>1611 - CALCINHA CINTURA ALTA BEGE P - BIOBELA</t>
-[...8 lines deleted...]
-    <t>OR74 - ORTESE P/PUNHO COMFORT DIREITA P/PP - HIDROLIGHT</t>
+    <t>33110 - UNID CURATIVO HIDROCOLOIDE 10 X 10CM - COMFEEL PLUS</t>
+  </si>
+  <si>
+    <t>COLOPLAST</t>
+  </si>
+  <si>
+    <t>12011 - Unid Lenco Removedor De Adesivos - BRAVA</t>
+  </si>
+  <si>
+    <t>Unid Metoclopramida 10Mg/Ml 2Ml Amp (Noprosil) 0 - Isofarma</t>
+  </si>
+  <si>
+    <t>Medicamentos Livres</t>
+  </si>
+  <si>
+    <t>ISOFARMA</t>
+  </si>
+  <si>
+    <t>UNID SERINGA INSULINA 1ML C/AG FIXA 31G X 0,2- UNIQMED</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>CANULA ENDOTRAQUEAL S/BL 5,5 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Mascara De Anestesia Tam 4 Adolescente - Advantive</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>Mascara de Anestesia TAM 5 Adulto - ADVANTIVE</t>
+  </si>
+  <si>
+    <t>AC049 - CHINELO ORTOPEDICO NUVEM AMARELO 40/41 - FLY FLEET</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>AC071 - SUPORTE NEOPRENE P/MUSC ARTICULACOES M AZUL - ORTHOPAUHER</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
-    <t>HIDROLIGHT</t>
-[...56 lines deleted...]
-    <t>IODOPOLIVIDONA 10% D. SUAVE TOPICO AQUOSA 100ML - VICPHARMA</t>
+    <t>FITA ADESIVA AUTOCLAVE 19 X 30 - EUROCEL</t>
+  </si>
+  <si>
+    <t>EUROCEL</t>
+  </si>
+  <si>
+    <t>KIT MICRONEBULIZADOR PEDIATRICO - G-TECH</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -215,51 +224,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11a9a1f094757686fe331bb39b5071.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba6875dd1cbbbbc07214c91491a9eb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ab80696474187ffcc0bd9bd2cd89d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac60dee428d006e4351102eb09c689.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128f64ac0cb114e726b29e39e35ce1f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d681fa7c77ea38692c105a469fba571.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65877c586fce0755f5d9df08dfc2a2b3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0162d2a252c21e38056f402b28730bc.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6db1cec2443a0dc6f906e40aafe51.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2395cacacba1881ada441114bed61.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2e5de4a582062ed6e50a83d386d15.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3cacd4cab105a6a72da143e66c0ea.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d367cd420bf385924c9d4ed7516806d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042f72204780e8aab4316585dc50a5f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13464cbfa47a3571b1d146c9b6c809.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4601a14e3c114dc689e9e96f8de4d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b6d7b12e8eed0d24b330a4fa28626.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be39c5484e1f89ef06488af916929c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15cefdb30dae53422fef0f52576f58.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd10f093da5096ed4689e6f675a70c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3350eab8a7b0955d3b3375b8a1e0a8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02937daad930a910eae075d0b713e274.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa668dc5b567fc760d6cb8fdb9c894.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14aa984565aaa16d7a847838e9e79e6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1af7afcb14b3e2f3755da72da2c9c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170e032db593290beda642b3d3b3b69.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eec2a7fd87771fc481e3f3ae8b2a14.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c49146701399b95b660aa383a53a0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64116278c4c28ff772bb41130df78c8c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c00d57c9a208affe236c716b607daa.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bab389bd38604e9f6dd467bb3c407.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef837edb1f36305ed9bbb8988e21d811.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b63c503e7f0decca83ef97565a0ad.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e72a5dbdf6e2d749fc2126b0d02d03.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99537089c0f775fd765cc9909858ff.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd40d757b25ae350b492cb1bcac2e5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33086049c06bc64119c31d021f52148.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f92d82640512f4b1206836b107c5f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e016e4ceb9957e370600752b08d297.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d8356b3a845dd2bda61d475287d2f.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1126,417 +1135,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="95.405" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4101</v>
+        <v>3995</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>17.47</v>
+        <v>15.54</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4103</v>
+        <v>4002</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" t="s">
         <v>11</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" s="3">
-        <v>38.34</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4108</v>
+        <v>4009</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>21.04</v>
+        <v>5.63</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4109</v>
+        <v>4014</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>20.92</v>
+        <v>6.47</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4111</v>
+        <v>4015</v>
       </c>
       <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>16</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F6" s="3">
-        <v>1.24</v>
+        <v>6.47</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4115</v>
+        <v>4016</v>
       </c>
       <c r="C7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" t="s">
         <v>17</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>81.38</v>
+        <v>6.45</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4120</v>
+        <v>4017</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F8" s="3">
-        <v>83.75</v>
+        <v>4.56</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4122</v>
+        <v>4019</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F9" s="3">
-        <v>66.74</v>
+        <v>6.47</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4124</v>
+        <v>4025</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="F10" s="3">
-        <v>111.66</v>
+        <v>180.73</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4139</v>
+        <v>4026</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F11" s="3">
-        <v>96.85</v>
+        <v>21.36</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4144</v>
+        <v>4028</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F12" s="3">
-        <v>281.09</v>
+        <v>11.47</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4146</v>
+        <v>4031</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D13" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="F13" s="3">
-        <v>57.46</v>
+        <v>1.32</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4151</v>
+        <v>4037</v>
       </c>
       <c r="C14" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D14" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E14" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F14" s="3">
-        <v>2.81</v>
+        <v>3.53</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4152</v>
+        <v>4038</v>
       </c>
       <c r="C15" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="F15" s="3">
-        <v>1.2</v>
+        <v>5.63</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4153</v>
+        <v>4039</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D16" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="F16" s="3">
-        <v>1.53</v>
+        <v>15.06</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4154</v>
+        <v>4042</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E17" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="F17" s="3">
-        <v>1.85</v>
+        <v>16.99</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4170</v>
+        <v>4058</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D18" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E18" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="F18" s="3">
-        <v>1.13</v>
+        <v>182.95</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4192</v>
+        <v>4061</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="D19" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E19" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F19" s="3">
-        <v>34.71</v>
+        <v>110.61</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4198</v>
+        <v>4066</v>
       </c>
       <c r="C20" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D20" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="E20" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F20" s="3">
-        <v>12.33</v>
+        <v>9.41</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4199</v>
+        <v>4068</v>
       </c>
       <c r="C21" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D21" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="E21" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="F21" s="3">
-        <v>13.88</v>
+        <v>22.3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>