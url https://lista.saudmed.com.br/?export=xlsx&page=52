--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,185 +14,221 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 21:32</t>
-[...2 lines deleted...]
-    <t>ATADURA CREPOM 13F 15CM X 1,8M SOFT PC/1MT/4- EDUARDA</t>
+    <t>Lista gerada no: 22/07/2026 01:27</t>
+  </si>
+  <si>
+    <t>IODOPOLIVIDONA 10% D. SUAVE TOPICO AQUOSA 1L - VICPHARMA</t>
+  </si>
+  <si>
+    <t>Saneantes</t>
+  </si>
+  <si>
+    <t>VICPHARMA</t>
+  </si>
+  <si>
+    <t>MASCARA TRIPLA ROSA - MEDIX</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>AVENTAL BRANCO 40G MANGA LONGA C/ ELASTICO PC/10 - MEDIX</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>5640 - PINCA ANATOMICA DENTE 3MM 25CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>Papagaio C/ Alca Inox 1L - ARTINOX</t>
+  </si>
+  <si>
+    <t>Auxiliares de Banho e Higiene</t>
+  </si>
+  <si>
+    <t>ARTINOX</t>
+  </si>
+  <si>
+    <t>Bisturi Descartavel 10 - EMBRAMED</t>
+  </si>
+  <si>
+    <t>Lâminas de Bisturi</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 7,0 - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Luvas Cirúrgicas</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>GELO RIGIDO 100ML - GELOTECH</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
+  </si>
+  <si>
+    <t>GELOTECH</t>
+  </si>
+  <si>
+    <t>MEIA ULTRALINE 4000 AGH 20-30 XG PE ABERTO BEGE - VENOSAN</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>VENOSAN</t>
+  </si>
+  <si>
+    <t>2485 - PINCA HARTMAN JACARE DELICADA 16CM - BSZ</t>
+  </si>
+  <si>
+    <t>1202- Unid Lenco Barreira De Pele Para Estomia - BRAVA</t>
+  </si>
+  <si>
+    <t>Estomaterapia</t>
+  </si>
+  <si>
+    <t>COLOPLAST</t>
+  </si>
+  <si>
+    <t>12070 - UNID FITA ADESIVA ELAST FORMATO C COLOSTOMIA (BRAVA) - COLOPLAST</t>
   </si>
   <si>
     <t>Ataduras</t>
   </si>
   <si>
-    <t>AMED</t>
-[...35 lines deleted...]
-    <t>Unid Cloridrato De Difenidramina (Difenidrin) 50Mg/Ml 1Ml Iv/Im Cx/2 - CRISTALIA</t>
+    <t>1207- UNID FITA ADESIVA ELAST FORMATO Y COLOSTOMIA - COLOPLAST</t>
+  </si>
+  <si>
+    <t>Sonda Aspiracao Traqueal 12 - Embramed</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>Alcool 70% 1L Desinfetante Hospitalar / Superficies  - Araucaria</t>
+  </si>
+  <si>
+    <t>MISSIATO</t>
+  </si>
+  <si>
+    <t>UNID NYLON PRETO 0 C/AG 3,0 - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>Unid Auto Teste Covid Rapido Wondfo</t>
+  </si>
+  <si>
+    <t>Testes Clínicos</t>
+  </si>
+  <si>
+    <t>CELER</t>
+  </si>
+  <si>
+    <t>Papel Higienico 300M Maximus Pc/8 - RIGOPEL</t>
+  </si>
+  <si>
+    <t>Higiene Básica</t>
+  </si>
+  <si>
+    <t>RIGOPEL</t>
+  </si>
+  <si>
+    <t>Papel Higienico 200M Pc/8 Rolos - Rigopel</t>
+  </si>
+  <si>
+    <t>Unid Adrenalina/Epinefrina 1Mg/Ml 1Ml Sol Inj - HIPOLABOR</t>
   </si>
   <si>
     <t>Soluções injetáveis</t>
   </si>
   <si>
-    <t>CRISTALIA</t>
-[...4 lines deleted...]
-  <si>
     <t>HIPOLABOR</t>
-  </si>
-[...55 lines deleted...]
-    <t>Gorros, Toucas e Aventais</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -215,51 +251,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac19de1edaa5c2e09c8e3cab77d1ef.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5de075e0a5832600892fa3bbb5ce1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b0959ed25e2cd19638bde0e74e479.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f3d70e71f66d490684350444ce78e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cbdbebd6b85cc58962f5567fbc9d0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a63cb2869b86bb392ae4c0e8966132.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd204073765b777290ba6a7da6628307.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a56ed8115c1d4432481b7efa7ed0c1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c7edbd1a8c2bfb73c826198cb7fad.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8131a10b5aa40363f89bd77be1d3c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5091a763d5102526ecdfa782a80a74.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4cb6dfad96108d8f5fc18d64a6ae8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780e0f5b49de44d91040642bd095443.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d89b7e2c70c3306d07d1c23436cca.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c6e4a1564002f7a997a63b632a6e1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8755f5df59eec2da71a3bddab51f2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d3ce3e72a20075382491250538407.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e780ddbe2c2324d7c1e0b4c337d6f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bba79506dc3324d86c8d72677be93.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d0f9b53ba860e0dc20eda58df1287.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f88d202352f1a292fddf5ad613c018.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013053ad281c2f3ed7cf4151990463cd.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73965164606edea782076ef1b9a04898.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb1a74e5ef909b29deac07ec0cd93e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee7e02ad071aedbe53c49ac92337fd.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ff1b5d3fcc31e84143907915ca6ec.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b4c8c005c1bb102e3f4d283963da9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a1b958377d69784458420f36c1b60.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097258b70524696c038b6854eb8e525.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cb5372a43bedf602077cd25656589.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11573c98da49fa4acbb372757f2592.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6a827b296df9e5036a7789a8726aa.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c440ab4df171a42ab203001912368a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826648668e4148cb6d9538f637db56b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb42512d293b3183cbce73f1bfb52e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a253b4ad7e9ca29bbe1cc078b2b7d0e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb74649eeb255361ac3025122c43d3f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9becbe7df3ad4c647b84ad2393e7a5e7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1b47fc102364191d74e089df86871.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060bd331741115e94e5f21d43055a5f.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1126,417 +1162,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="95.405" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4109</v>
+        <v>4200</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>20.92</v>
+        <v>87.38</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4111</v>
+        <v>4204</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>1.24</v>
+        <v>9.66</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4115</v>
+        <v>4205</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>81.38</v>
+        <v>57.23</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4120</v>
+        <v>4209</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>83.75</v>
+        <v>92.97</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4122</v>
+        <v>4213</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>66.74</v>
+        <v>250.07</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4124</v>
+        <v>4216</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>111.66</v>
+        <v>4.79</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4139</v>
+        <v>4221</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>96.85</v>
+        <v>2.67</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4144</v>
+        <v>4224</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="F9" s="3">
-        <v>281.09</v>
+        <v>2.81</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4146</v>
+        <v>4227</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="F10" s="3">
-        <v>57.46</v>
+        <v>430.92</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4151</v>
+        <v>4228</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="E11" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="F11" s="3">
-        <v>2.81</v>
+        <v>442.16</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4152</v>
+        <v>4237</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="E12" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="F12" s="3">
-        <v>1.2</v>
+        <v>12.31</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4153</v>
+        <v>4239</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="E13" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>1.53</v>
+        <v>15.94</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4154</v>
+        <v>4240</v>
       </c>
       <c r="C14" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="F14" s="3">
-        <v>1.85</v>
+        <v>15.96</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4170</v>
+        <v>4241</v>
       </c>
       <c r="C15" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="E15" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="F15" s="3">
-        <v>1.13</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4192</v>
+        <v>4242</v>
       </c>
       <c r="C16" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="F16" s="3">
-        <v>34.71</v>
+        <v>10.56</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4198</v>
+        <v>4248</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="D17" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="E17" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="F17" s="3">
-        <v>12.33</v>
+        <v>3.72</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4199</v>
+        <v>4250</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="E18" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="F18" s="3">
-        <v>13.88</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4200</v>
+        <v>4254</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="E19" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="F19" s="3">
-        <v>87.38</v>
+        <v>117.31</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4204</v>
+        <v>4255</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="D20" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="E20" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="F20" s="3">
-        <v>9.66</v>
+        <v>54.35</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4205</v>
+        <v>4256</v>
       </c>
       <c r="C21" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="D21" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="E21" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="F21" s="3">
-        <v>57.23</v>
+        <v>2.21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>