--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,221 +14,200 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 01:27</t>
-[...11 lines deleted...]
-    <t>MASCARA TRIPLA ROSA - MEDIX</t>
+    <t>Lista gerada no: 05/09/2026 10:42</t>
+  </si>
+  <si>
+    <t>5162 - PINCA CRILLE CURVA 18CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>LUVA SAUDE LATEX S/PO M - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>LUVA SAUDE LATEX S/PO PP - MEDIX</t>
   </si>
   <si>
     <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
   <si>
-    <t>MEDIX</t>
-[...38 lines deleted...]
-    <t>Luvas Cirúrgicas</t>
+    <t>LUVA VINIL C/PO M - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Vinil</t>
+  </si>
+  <si>
+    <t>LUVA VINIL C/PO G - MEDIX</t>
+  </si>
+  <si>
+    <t>LUVA PLASTICA EST POLIETILENO TAM U PC/100 - DESCARPACK</t>
   </si>
   <si>
     <t>DESCARPACK</t>
   </si>
   <si>
-    <t>GELO RIGIDO 100ML - GELOTECH</t>
-[...29 lines deleted...]
-    <t>12070 - UNID FITA ADESIVA ELAST FORMATO C COLOSTOMIA (BRAVA) - COLOPLAST</t>
+    <t>PAPEL LENCOL HOSPITALAR 50 X 50 PREMIUM - DESCARBOX</t>
+  </si>
+  <si>
+    <t>Suprimentos Descartáveis</t>
+  </si>
+  <si>
+    <t>DESCARBOX</t>
+  </si>
+  <si>
+    <t>PAPEL LENCOL HOSPITALAR 70 X 50 PREMIUM - DESCARBOX</t>
+  </si>
+  <si>
+    <t>PAPEL LENCOL HOSPITALAR 70 X 50 NATURAL - DESCARBOX</t>
+  </si>
+  <si>
+    <t>SUPORTE P/ COLETOR 20L - DESCARBOX</t>
+  </si>
+  <si>
+    <t>Colectores e Lixeiras Hospitalares</t>
+  </si>
+  <si>
+    <t>Biombo Triplo Pintura Epoxi S-0100 - SALUTEM</t>
+  </si>
+  <si>
+    <t>Divisórias e Biombos</t>
+  </si>
+  <si>
+    <t>SALUTEM</t>
+  </si>
+  <si>
+    <t>ATADURA CREPOM 13F 15CM X 1,8M SOFT PC/1MT/4- EDUARDA</t>
   </si>
   <si>
     <t>Ataduras</t>
   </si>
   <si>
-    <t>1207- UNID FITA ADESIVA ELAST FORMATO Y COLOSTOMIA - COLOPLAST</t>
-[...2 lines deleted...]
-    <t>Sonda Aspiracao Traqueal 12 - Embramed</t>
+    <t>AMED</t>
+  </si>
+  <si>
+    <t>ATADURA CREPOM 13F 20CM X 1,8M SOFT PC/1MT/3- EDUARDA</t>
+  </si>
+  <si>
+    <t>1611 - CALCINHA CINTURA ALTA BEGE EGG - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>1611 - CALCINHA CINTURA ALTA BEGE GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>16314_PREMIUM - SOUTIEN C/ REFORCO FECHO FRONTAL CASTANHO M - BIOBELA</t>
+  </si>
+  <si>
+    <t>AC049 - CHINELO ORTOPEDICO NUVEM VERMELHO 40/41 - FLY FLEET</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>Unid Cloridrato De Difenidramina (Difenidrin) 50Mg/Ml 1Ml Iv/Im Cx/2 - CRISTALIA</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>CRISTALIA</t>
+  </si>
+  <si>
+    <t>Unid Ondansetrona 2Mg/Ml 4Ml Inj Amp Im/Iv - Hipolabor</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>SONDA URETRAL 06 - CPL</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
-    <t>Alcool 70% 1L Desinfetante Hospitalar / Superficies  - Araucaria</t>
-[...41 lines deleted...]
-    <t>HIPOLABOR</t>
+    <t>CPL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -251,51 +230,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f88d202352f1a292fddf5ad613c018.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013053ad281c2f3ed7cf4151990463cd.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73965164606edea782076ef1b9a04898.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb1a74e5ef909b29deac07ec0cd93e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee7e02ad071aedbe53c49ac92337fd.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ff1b5d3fcc31e84143907915ca6ec.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b4c8c005c1bb102e3f4d283963da9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a1b958377d69784458420f36c1b60.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097258b70524696c038b6854eb8e525.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cb5372a43bedf602077cd25656589.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11573c98da49fa4acbb372757f2592.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6a827b296df9e5036a7789a8726aa.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c440ab4df171a42ab203001912368a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826648668e4148cb6d9538f637db56b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb42512d293b3183cbce73f1bfb52e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a253b4ad7e9ca29bbe1cc078b2b7d0e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb74649eeb255361ac3025122c43d3f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9becbe7df3ad4c647b84ad2393e7a5e7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1b47fc102364191d74e089df86871.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060bd331741115e94e5f21d43055a5f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2271303256d0d90ff7a42750b78905c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32443e38de83a3b9e718fa5d72ddc8f5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6729367fb7d0bdbaa741feb8e5ab28.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5521b320030957af10ec1407ed7eb.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f1cd387c5d742dacf73520c855de5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5e177ae070d2eb3e56562544bc7ae.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae33c035147946fde85ba5a6bb15ac.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017a4a1f0e7c65ba6b170d1f414ecaa.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875032828f1f086616d9af0a2f45161.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e1e98f9711967b5d6eb873a69f4f4.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9f43386d78ae726f93aa365804a2b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea02ca442de63673649d94b7b2e4b8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00179e283008d0c7083e3fb248fb476d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107291f4badf4e16cf0b91ca40662925.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03c3059c6ab5ccf2edf1c0be6a5b42.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f763aa4e09d2f2abf3e3f803e9df027.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9525242fb5a37fdbb794bc53a498bb8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532623b6703b34bb089b5735b6f034b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5108dea0d355acd60d15e311344048a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce886d18cddf05978f01c6f55731da46.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1162,417 +1141,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="95.405" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4200</v>
+        <v>4071</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>87.38</v>
+        <v>98.03</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4204</v>
+        <v>4093</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>9.66</v>
+        <v>44.29</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4205</v>
+        <v>4094</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>57.23</v>
+        <v>38.3</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4209</v>
+        <v>4095</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>92.97</v>
+        <v>33.37</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4213</v>
+        <v>4096</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>250.07</v>
+        <v>32.32</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4216</v>
+        <v>4098</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F7" s="3">
-        <v>4.79</v>
+        <v>27.74</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4221</v>
+        <v>4099</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>2.67</v>
+        <v>16.02</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4224</v>
+        <v>4100</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F9" s="3">
-        <v>2.81</v>
+        <v>22.68</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4227</v>
+        <v>4101</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="F10" s="3">
-        <v>430.92</v>
+        <v>17.47</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4228</v>
+        <v>4103</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F11" s="3">
-        <v>442.16</v>
+        <v>38.34</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4237</v>
+        <v>4107</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="F12" s="3">
-        <v>12.31</v>
+        <v>799.13</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4239</v>
+        <v>4109</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F13" s="3">
-        <v>15.94</v>
+        <v>20.92</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4240</v>
+        <v>4110</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F14" s="3">
-        <v>15.96</v>
+        <v>27.89</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4241</v>
+        <v>4115</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="E15" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="F15" s="3">
-        <v>2.0</v>
+        <v>81.38</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4242</v>
+        <v>4122</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E16" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="F16" s="3">
-        <v>10.56</v>
+        <v>66.74</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4248</v>
+        <v>4124</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="F17" s="3">
-        <v>3.72</v>
+        <v>111.66</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4250</v>
+        <v>4126</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="E18" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="F18" s="3">
-        <v>2.1</v>
+        <v>182.95</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4254</v>
+        <v>4146</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="E19" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="F19" s="3">
-        <v>117.31</v>
+        <v>70.62</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4255</v>
+        <v>4151</v>
       </c>
       <c r="C20" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="F20" s="3">
-        <v>54.35</v>
+        <v>2.81</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4256</v>
+        <v>4152</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="D21" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="E21" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="F21" s="3">
-        <v>2.21</v>
+        <v>1.2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>