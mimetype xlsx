--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,215 +14,176 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 21:35</t>
-[...38 lines deleted...]
-    <t>GELO RIGIDO 100ML - GELOTECH</t>
+    <t>Lista gerada no: 22/07/2026 01:23</t>
+  </si>
+  <si>
+    <t>1614 - SOUTIEN C/ REFORCO FECHO FRONTAL BEGE GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>1630 - SOUTIEN REGATA C/ REF FECHO FRONTAL BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>1630 - SOUTIEN REGATA C/ REF FECHO FRONTAL BEGE EGG - BIOBELA</t>
+  </si>
+  <si>
+    <t>1681 - MODELADOR SHORT ALCA FECHO FRONTAL GLUTEO BEGE EGG - BIOBELA</t>
+  </si>
+  <si>
+    <t>1681 - MODELADOR SHORT ALCA FECHO FRONTAL GLUTEO BEGE EPP - BIOBELA</t>
+  </si>
+  <si>
+    <t>1681 - MODELADOR SHORT ALCA FECHO FRONTAL GLUTEO BEGE PP - BIOBELA</t>
+  </si>
+  <si>
+    <t>1681 - MODELADOR SHORT ALCA FECHO FRONTAL GLUTEO BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>1681 - MODELADOR SHORT ALCA FECHO FRONTAL GLUTEO BEGE G - BIOBELA</t>
+  </si>
+  <si>
+    <t>1681 - MODELADOR SHORT ALCA FECHO FRONTAL GLUTEO BEGE GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>CAMPO CIR EST 7X 75CM C/FENESTRA - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>POLAR FIX</t>
+  </si>
+  <si>
+    <t>CAMPO CIR EST 70 X 70CM MT/8- POLAR FIX</t>
+  </si>
+  <si>
+    <t>ATADURA GESSADA 10CM X 3M - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>1616 - MANGAS COM VELCRO BEGE PP - BIOBELA</t>
+  </si>
+  <si>
+    <t>1631 - REGATA SHORTS FECHO FRONTAL BEGE GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>KINESIO TAPE BEGE 5CM X 5M - ORTHOPAHUER</t>
   </si>
   <si>
     <t>Fisioterapia e Reabilitação</t>
   </si>
   <si>
-    <t>GELOTECH</t>
-[...77 lines deleted...]
-    <t>Unid Adrenalina/Epinefrina 1Mg/Ml 1Ml Sol Inj - HIPOLABOR</t>
+    <t>ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>Rifamicina sodica 10mg/ml 20ml spray (rifotrat) - Natulab</t>
+  </si>
+  <si>
+    <t>Medicamentos Livres</t>
+  </si>
+  <si>
+    <t>NATULAB</t>
+  </si>
+  <si>
+    <t>SUPORTE P/ COLETOR 13L - DESCARBOX</t>
+  </si>
+  <si>
+    <t>Colectores e Lixeiras Hospitalares</t>
+  </si>
+  <si>
+    <t>DESCARBOX</t>
+  </si>
+  <si>
+    <t>AGUA PARA INJETAVEIS 250ML BOLSA MT/3- JP</t>
   </si>
   <si>
     <t>Soluções injetáveis</t>
   </si>
   <si>
-    <t>HIPOLABOR</t>
-[...14 lines deleted...]
-    <t>1630 - SOUTIEN REGATA C/ REF FECHO FRONTAL BEGE EGG - BIOBELA</t>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
+  </si>
+  <si>
+    <t>SACO LIXO PRETO 150L 0,4M PC/100</t>
+  </si>
+  <si>
+    <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
+  </si>
+  <si>
+    <t>NEKPLAST</t>
+  </si>
+  <si>
+    <t>SACO LIXO VERMELHO 40L 0,4M PC/100</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -245,51 +206,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4084e6459668ea937e07e182e7a1c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4eac8f189fc3915630a98e9907d02.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7a3f02f8d19a93886b60d3418aa07.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5c488c31f0af27e24f1eb7d229889.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09429cfd5ecab4303fe7abd979acffb2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02df577953a7c6da5205759a843d1ba.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127bfff225506e81a8fc5111e6b6918.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0db0ace6242095fc73137517d2b456.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a6ed9ce5b78063d07a3477a3667d7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e13aac5ecafd34da0448bf7ac0821.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7246f68965ad7de00a72e242b4fd7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15234b238518c17f5025042287702ef7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091fb1709acaa9aa23bc383339b6871.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60ed8f44aac636acac31f2740389bd.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e96c07f56818f4b256c0bfa5ace08.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c879e399da1980a3b3e305ea761bb.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6248e0d07f415ed8011e899ff1b9c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206477b29071800c37d5e9226d631df8.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63698fbde871910755fc16ffdae91fd4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2268f2769a1036e93feb32565498455.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd18f703585999fe24a3179530df30.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3dfa088473d5e99dd62d204ca3e3d9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088c719c88250a0bd1b8dd6a98060a7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743eee361c851139b3dd853179a09f0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0a92572601c232bfde973ef95c0da.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15283cf98605f541746e23a965199b58.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd36c36d421d0f754fc4f7c6ed8def.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b322fa916556b360bdf74316274c5dd.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27b358baa0e5108bb8452c4c81e7c1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6d3736694c874cae72a56f2029324.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90cb415f875d8b14c0651d5d13bf43.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfd6a0231c9239bd0e6ccfe1a6d478.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74d811a82566e2c233b76035dc0614.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6af9300936ec4c6d9743f651aa5be5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2098d321e153415781850d6d6a4fd.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94071c83b0d1ed9cde014dca5ce35ca.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37beb7d867b6ba28dafbe76d64877e5c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a07cb677a9a78600b387edbb1e828.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a3955005cdda461de189762257a8e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b91779c78c7c25de66ad72716ade8.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1156,417 +1117,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4209</v>
+        <v>4261</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>92.97</v>
+        <v>82.15</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4213</v>
+        <v>4264</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>250.07</v>
+        <v>74.17</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4216</v>
+        <v>4265</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>4.79</v>
+        <v>75.35</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4221</v>
+        <v>4266</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>2.67</v>
+        <v>298.31</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4224</v>
+        <v>4267</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>2.81</v>
+        <v>248.6</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4227</v>
+        <v>4268</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>430.92</v>
+        <v>282.49</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4228</v>
+        <v>4269</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>442.16</v>
+        <v>248.6</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4237</v>
+        <v>4271</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>12.31</v>
+        <v>248.6</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4239</v>
+        <v>4272</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>15.94</v>
+        <v>248.6</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4240</v>
+        <v>4273</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="F11" s="3">
-        <v>15.96</v>
+        <v>6.47</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4241</v>
+        <v>4274</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F12" s="3">
-        <v>2.0</v>
+        <v>5.57</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4242</v>
+        <v>4275</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="F13" s="3">
-        <v>10.56</v>
+        <v>4.12</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4248</v>
+        <v>4286</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>3.72</v>
+        <v>75.85</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4250</v>
+        <v>4296</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>2.1</v>
+        <v>238.08</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4254</v>
+        <v>4305</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="F16" s="3">
-        <v>117.31</v>
+        <v>66.86</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4255</v>
+        <v>4309</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="E17" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="F17" s="3">
-        <v>54.35</v>
+        <v>13.69</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4256</v>
+        <v>4312</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="E18" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="F18" s="3">
-        <v>2.21</v>
+        <v>45.49</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4261</v>
+        <v>4313</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="E19" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="F19" s="3">
-        <v>82.15</v>
+        <v>8.36</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4264</v>
+        <v>4322</v>
       </c>
       <c r="C20" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="F20" s="3">
-        <v>74.17</v>
+        <v>69.07</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4265</v>
+        <v>4323</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="D21" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="E21" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="F21" s="3">
-        <v>75.35</v>
+        <v>30.83</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>