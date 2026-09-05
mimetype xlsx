--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,176 +14,200 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 01:23</t>
-[...47 lines deleted...]
-    <t>ATADURA GESSADA 10CM X 3M - POLAR FIX</t>
+    <t>Lista gerada no: 05/09/2026 09:48</t>
+  </si>
+  <si>
+    <t>SONDA URETRAL 12 - CPL</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>CPL</t>
+  </si>
+  <si>
+    <t>SONDA URETRAL 14 - CPL</t>
+  </si>
+  <si>
+    <t>UNID CATETER NASAL TIPO SONDA N.04 PC/50 - CPL</t>
+  </si>
+  <si>
+    <t>Algodao Hidrofilo Rolo Pc/500G  - DELICATO</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>IODOPOLIVIDONA 10% D. SUAVE DEGERMANTE TENSOATIV. 100ML - VICPHARMA</t>
+  </si>
+  <si>
+    <t>Saneantes</t>
+  </si>
+  <si>
+    <t>VICPHARMA</t>
+  </si>
+  <si>
+    <t>IODOPOLIVIDONA 10% D. SUAVE TOPICO AQUOSA 100ML - VICPHARMA</t>
+  </si>
+  <si>
+    <t>IODOPOLIVIDONA 10% D. SUAVE TOPICO AQUOSA 1L - VICPHARMA</t>
+  </si>
+  <si>
+    <t>MASCARA TRIPLA ROSA - MEDIX</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>5640 - PINCA ANATOMICA DENTE 3MM 25CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>Papagaio C/ Alca Inox 1L - ARTINOX</t>
+  </si>
+  <si>
+    <t>Auxiliares de Banho e Higiene</t>
+  </si>
+  <si>
+    <t>ARTINOX</t>
+  </si>
+  <si>
+    <t>Bisturi Descartavel 10 - EMBRAMED</t>
+  </si>
+  <si>
+    <t>Lâminas de Bisturi</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 7,0 - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Luvas Cirúrgicas</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>GELO RIGIDO 100ML - GELOTECH</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
+  </si>
+  <si>
+    <t>GELOTECH</t>
+  </si>
+  <si>
+    <t>2485 - PINCA HARTMAN JACARE DELICADA 16CM - BSZ</t>
+  </si>
+  <si>
+    <t>1202- Unid Lenco Barreira De Pele Para Estomia - BRAVA</t>
+  </si>
+  <si>
+    <t>Estomaterapia</t>
+  </si>
+  <si>
+    <t>COLOPLAST</t>
+  </si>
+  <si>
+    <t>12070 - UNID FITA ADESIVA ELAST FORMATO C COLOSTOMIA (BRAVA) - COLOPLAST</t>
   </si>
   <si>
     <t>Ataduras</t>
   </si>
   <si>
-    <t>1616 - MANGAS COM VELCRO BEGE PP - BIOBELA</t>
-[...50 lines deleted...]
-    <t>SACO LIXO VERMELHO 40L 0,4M PC/100</t>
+    <t>1207- UNID FITA ADESIVA ELAST FORMATO Y COLOSTOMIA - COLOPLAST</t>
+  </si>
+  <si>
+    <t>Sonda Aspiracao Traqueal 12 - Embramed</t>
+  </si>
+  <si>
+    <t>Alcool 70% 1L Desinfetante Hospitalar / Superficies  - Araucaria</t>
+  </si>
+  <si>
+    <t>MISSIATO</t>
+  </si>
+  <si>
+    <t>Unid Auto Teste Covid Rapido Wondfo</t>
+  </si>
+  <si>
+    <t>Testes Clínicos</t>
+  </si>
+  <si>
+    <t>CELER</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -206,51 +230,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd18f703585999fe24a3179530df30.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3dfa088473d5e99dd62d204ca3e3d9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088c719c88250a0bd1b8dd6a98060a7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743eee361c851139b3dd853179a09f0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0a92572601c232bfde973ef95c0da.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15283cf98605f541746e23a965199b58.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd36c36d421d0f754fc4f7c6ed8def.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b322fa916556b360bdf74316274c5dd.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27b358baa0e5108bb8452c4c81e7c1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6d3736694c874cae72a56f2029324.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90cb415f875d8b14c0651d5d13bf43.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfd6a0231c9239bd0e6ccfe1a6d478.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74d811a82566e2c233b76035dc0614.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6af9300936ec4c6d9743f651aa5be5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2098d321e153415781850d6d6a4fd.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94071c83b0d1ed9cde014dca5ce35ca.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37beb7d867b6ba28dafbe76d64877e5c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a07cb677a9a78600b387edbb1e828.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a3955005cdda461de189762257a8e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b91779c78c7c25de66ad72716ade8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bd0707aa752cc0702b9d29a6f97d2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4745f766a28cb8b905c12b5a580266a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d67b4fa8899d6b5ffd3ad79cb6c88.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b58a7309304b055a2d65aedcf999c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7f3a94b1ed608c807b99ddb428518.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb6e01a5ebbb58c37642620bfcd6ed.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65a9d65da8df12cfc55d9a53f5df7e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767fa2dbc8f8af1dc840dfbcfd271dd.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a316ba00742a025425b8311660bf01.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb29ad17beb56443d5690e090ba934.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b02bd828aac963a6c2c877d96ae1d3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f19ff84bedc7dba8ca2667d1b18155.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16231754d4d99e2e0705383450530bf.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0d753e58333514041205b854e771a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18ec64d206998344a2956ccf81e745.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf83e3296b0c1a68866ac5c374ba20.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981e2551d88ed95beb6ba3cdb4557bb.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663454935e86c84d7a7d3c9c6b46233f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eec7a367356b24a45ba3200f3ca30c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898826ab3b70f7714952f5d11c4740e7.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1117,417 +1141,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4261</v>
+        <v>4153</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>82.15</v>
+        <v>1.53</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4264</v>
+        <v>4154</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>74.17</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4265</v>
+        <v>4170</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>75.35</v>
+        <v>1.13</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4266</v>
+        <v>4192</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F5" s="3">
-        <v>298.31</v>
+        <v>34.71</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4267</v>
+        <v>4198</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F6" s="3">
-        <v>248.6</v>
+        <v>12.33</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4268</v>
+        <v>4199</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F7" s="3">
-        <v>282.49</v>
+        <v>13.88</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4269</v>
+        <v>4200</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F8" s="3">
-        <v>248.6</v>
+        <v>87.38</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4271</v>
+        <v>4204</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F9" s="3">
-        <v>248.6</v>
+        <v>9.66</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4272</v>
+        <v>4209</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F10" s="3">
-        <v>248.6</v>
+        <v>92.97</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4273</v>
+        <v>4213</v>
       </c>
       <c r="C11" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="F11" s="3">
-        <v>6.47</v>
+        <v>250.07</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4274</v>
+        <v>4216</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="F12" s="3">
-        <v>5.57</v>
+        <v>4.79</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4275</v>
+        <v>4221</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F13" s="3">
-        <v>4.12</v>
+        <v>2.67</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4286</v>
+        <v>4224</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F14" s="3">
-        <v>75.85</v>
+        <v>2.79</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4296</v>
+        <v>4228</v>
       </c>
       <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" t="s">
+        <v>24</v>
+      </c>
+      <c r="E15" t="s">
         <v>25</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>238.08</v>
+        <v>442.16</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4305</v>
+        <v>4237</v>
       </c>
       <c r="C16" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="E16" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="F16" s="3">
-        <v>66.86</v>
+        <v>12.31</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4309</v>
+        <v>4239</v>
       </c>
       <c r="C17" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="D17" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="E17" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="F17" s="3">
-        <v>13.69</v>
+        <v>15.94</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4312</v>
+        <v>4240</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="E18" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="F18" s="3">
-        <v>45.49</v>
+        <v>15.96</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4313</v>
+        <v>4241</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="F19" s="3">
-        <v>8.36</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4322</v>
+        <v>4242</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="D20" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="E20" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="F20" s="3">
-        <v>69.07</v>
+        <v>10.56</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4323</v>
+        <v>4250</v>
       </c>
       <c r="C21" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="D21" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="E21" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="F21" s="3">
-        <v>30.83</v>
+        <v>2.1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>