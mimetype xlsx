--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,185 +14,197 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 20:53</t>
-[...2 lines deleted...]
-    <t>1681 - MODELADOR SHORT ALCA FECHO FRONTAL GLUTEO BEGE EGG - BIOBELA</t>
+    <t>Lista gerada no: 22/07/2026 00:24</t>
+  </si>
+  <si>
+    <t>SACO LIXO VERMELHO 400L 0,8M PC/100</t>
+  </si>
+  <si>
+    <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
+  </si>
+  <si>
+    <t>NEKPLAST</t>
+  </si>
+  <si>
+    <t>AMACIANTE ROUPAS 2L TRAD. FLORAL PARIS - GIRANDO SOL</t>
+  </si>
+  <si>
+    <t>Higiene Básica</t>
+  </si>
+  <si>
+    <t>GIRANDO SOL</t>
+  </si>
+  <si>
+    <t>DESINFETANTE 5L LAVANDA - GIRANDO SOL</t>
+  </si>
+  <si>
+    <t>Kit de Limpeza</t>
+  </si>
+  <si>
+    <t>LAVA ROUPAS SABAO EM PO 1,6KG FLORAL PARIS - GIRANDO SOL</t>
+  </si>
+  <si>
+    <t>LIMPEZA / SANEANTES / ASSEPSIA</t>
+  </si>
+  <si>
+    <t>DESINFETANTE 5L TALCO - GIRANDO SOL</t>
+  </si>
+  <si>
+    <t>Limpa Vidros 500ml  Alcool - GIRANDO SOL</t>
+  </si>
+  <si>
+    <t>UNID SCALP 23G SEGURANCA - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Unid Coletor Urina Infantil Tipo Saco Unissex 100Ml Est Pc/10 - Medsonda</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 18G ROSA 40 X 1,- DESCARPACK</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>UNID CATGUT SIMPLES 3-0 C/AG 2,0 - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>MASCARA TRIPLA PRETA - MEDIX</t>
+  </si>
+  <si>
+    <t>Máscaras Cirúrgicas</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST S/PO 7,0 - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas Cirúrgicas</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 8,0 - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Unid agulha anestesica peridural 16g branca cx/2- Procare</t>
+  </si>
+  <si>
+    <t>Unid Agulha Anestesica Peridural 17G Roxa 3,Cx/2- Procare</t>
+  </si>
+  <si>
+    <t>Unid Agulha anestesica peridural 18g rosa 3,cx/2- PROCARE</t>
+  </si>
+  <si>
+    <t>1606 - CINTA ALTA/SHORT - ALCA REMOVIVEL G - BIOBELA</t>
   </si>
   <si>
     <t>Cintas e Modeladores Pós-Cirúrgicos</t>
   </si>
   <si>
     <t>BIOBELA</t>
   </si>
   <si>
-    <t>1681 - MODELADOR SHORT ALCA FECHO FRONTAL GLUTEO BEGE EPP - BIOBELA</t>
-[...101 lines deleted...]
-    <t>Kit de Limpeza</t>
+    <t>CLOREXIDINA AQUOSA 0,2% 100ML - VICPHARMA</t>
+  </si>
+  <si>
+    <t>VICPHARMA</t>
+  </si>
+  <si>
+    <t>OXIMETRO DE DEDO ADULTO OLED - G-TECH</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>CATGUT CROMADO C/AG 3,0 DIG  - SHALON</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -215,51 +227,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ef0735d8d172e3a30d47ad1d06b5b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149efaa6ea32b222bc90dd1f3ecdcbf2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a722cf210f3b39540394a106223fd.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc04449e90a29234eb017b5f7d380f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fd5c8501373cb6332d5e8008881f3.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad60b4b6044f8cbd51d3d32455bd34.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c61285efdcf3b0121f5cb4f956e77.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df399776e65bb26a7f8c7ae30dcc0509.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55363e88c81bcb9fa4094961f58f34eb.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29833768f684a2dd952fddbf8b4069f3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505782c6faf2bd1454b561b1f62bf7f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc60039db4f48b16c197635758276f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98419034916139459af311ef7590d8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59cdc8f954acb7bb2513e23d3f9f92.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e373ce0faf58498f0fa5d94a0eb85c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52479c952e07e1108ee4f398e08926.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44beaa2891e37347a9ac20d6b8d97d1.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a98e5ed4c965e92fd5eac2591d6eee.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90af66861308b8e267308aaa091199.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629aaef8ab28920a7499bb19c589468.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29727d18bc54cce757e835387aadf7c7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2ff747402d0ff0afbd63ebecc97e7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850914d2925607e5c34b3f68b2ad2f9f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb93730114a2166b9c4eb2cc2b39f9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbae60e6b2da34a16beaf6c7672d77.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbe5d420d85bb337606af417b63778.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f9c792c12d99f071287bcf47b09d2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1020959a6952cc4c4f16336bb1b15e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f30d44bf8bc9874c2e01753601120.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33843389118c0495c7bc3bf0e3615d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b94e6f8929102c802c2a159953a8dd.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148634f7643400f75d91c06cbed9f4a7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d52fadcd24e133dfa5c41c2157adb7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3e4e28230069a427ec384c9624ddd.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3157985e0843901497fa8920d1a0a2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab034727903823952a7da5a8ac7ffc.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f1e5a339baa981b0d4abfe27ae699.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21684ee816cbed007e9b3e56416e3542.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4ac510cb7802df87ccb8bd4051898.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2a93f11c9b606f6ee312846cd02c8.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1126,417 +1138,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4266</v>
+        <v>4324</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>298.31</v>
+        <v>301.64</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4267</v>
+        <v>4325</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>248.6</v>
+        <v>14.72</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4268</v>
+        <v>4326</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>282.49</v>
+        <v>30.35</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4269</v>
+        <v>4327</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" t="s">
         <v>12</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>248.6</v>
+        <v>24.55</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4271</v>
+        <v>4328</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>248.6</v>
+        <v>30.35</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4272</v>
+        <v>4332</v>
       </c>
       <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
         <v>14</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>248.6</v>
+        <v>7.64</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4273</v>
+        <v>4337</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="F8" s="3">
-        <v>6.47</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4274</v>
+        <v>4338</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="F9" s="3">
-        <v>5.57</v>
+        <v>1.55</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4275</v>
+        <v>4339</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D10" t="s">
         <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="F10" s="3">
-        <v>4.12</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4286</v>
+        <v>4351</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F11" s="3">
-        <v>75.85</v>
+        <v>8.95</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4296</v>
+        <v>4355</v>
       </c>
       <c r="C12" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F12" s="3">
-        <v>238.08</v>
+        <v>11.74</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4305</v>
+        <v>4356</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="E13" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="F13" s="3">
-        <v>66.86</v>
+        <v>2.63</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4309</v>
+        <v>4359</v>
       </c>
       <c r="C14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" t="s">
+        <v>34</v>
+      </c>
+      <c r="E14" t="s">
         <v>26</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>13.69</v>
+        <v>2.81</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4312</v>
+        <v>4361</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="E15" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="F15" s="3">
-        <v>45.49</v>
+        <v>9.62</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4313</v>
+        <v>4362</v>
       </c>
       <c r="C16" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D16" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="F16" s="3">
-        <v>8.36</v>
+        <v>7.83</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4322</v>
+        <v>4363</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="E17" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="F17" s="3">
-        <v>69.07</v>
+        <v>7.04</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4323</v>
+        <v>4372</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D18" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="E18" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="F18" s="3">
-        <v>30.83</v>
+        <v>194.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4324</v>
+        <v>4377</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D19" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="E19" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="F19" s="3">
-        <v>301.64</v>
+        <v>3.72</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4325</v>
+        <v>4381</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="D20" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="E20" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="F20" s="3">
-        <v>14.72</v>
+        <v>184.8</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4326</v>
+        <v>4386</v>
       </c>
       <c r="C21" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D21" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="E21" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="F21" s="3">
-        <v>30.35</v>
+        <v>156.93</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>