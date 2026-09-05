--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,197 +14,173 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 00:24</t>
-[...2 lines deleted...]
-    <t>SACO LIXO VERMELHO 400L 0,8M PC/100</t>
+    <t>Lista gerada no: 05/09/2026 09:43</t>
+  </si>
+  <si>
+    <t>Unid Adrenalina/Epinefrina 1Mg/Ml 1Ml Sol Inj - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>1614 - SOUTIEN C/ REFORCO FECHO FRONTAL BEGE GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>1630 - SOUTIEN REGATA C/ REF FECHO FRONTAL BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>1630 - SOUTIEN REGATA C/ REF FECHO FRONTAL BEGE EGG - BIOBELA</t>
+  </si>
+  <si>
+    <t>1681 - MODELADOR SHORT ALCA FECHO FRONTAL GLUTEO BEGE EGG - BIOBELA</t>
+  </si>
+  <si>
+    <t>1681 - MODELADOR SHORT ALCA FECHO FRONTAL GLUTEO BEGE EPP - BIOBELA</t>
+  </si>
+  <si>
+    <t>1681 - MODELADOR SHORT ALCA FECHO FRONTAL GLUTEO BEGE PP - BIOBELA</t>
+  </si>
+  <si>
+    <t>1681 - MODELADOR SHORT ALCA FECHO FRONTAL GLUTEO BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>1681 - MODELADOR SHORT ALCA FECHO FRONTAL GLUTEO BEGE G - BIOBELA</t>
+  </si>
+  <si>
+    <t>1681 - MODELADOR SHORT ALCA FECHO FRONTAL GLUTEO BEGE GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>CAMPO CIR EST 7X 75CM C/FENESTRA - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>POLAR FIX</t>
+  </si>
+  <si>
+    <t>CAMPO CIR EST 70 X 70CM MT/8- POLAR FIX</t>
+  </si>
+  <si>
+    <t>ATADURA GESSADA 10CM X 3M - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>1607 - CINTA CINTURA ALTA CAVADA FECHO LATERAL ALCA REMOVIVEL PP - BIOBELA</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>1616 - MANGAS COM VELCRO BEGE PP - BIOBELA</t>
+  </si>
+  <si>
+    <t>1624 - SOUTIEN S/ REFORCO E FECHO FRONTAL PRETO P - BIOBELA</t>
+  </si>
+  <si>
+    <t>1631 - REGATA SHORTS FECHO FRONTAL BEGE GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>KINESIO TAPE BEGE 5CM X 5M - ORTHOPAHUER</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
+  </si>
+  <si>
+    <t>ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>Rifamicina sodica 10mg/ml 20ml spray (rifotrat) - Natulab</t>
+  </si>
+  <si>
+    <t>Medicamentos Livres</t>
+  </si>
+  <si>
+    <t>NATULAB</t>
+  </si>
+  <si>
+    <t>COLETOR PERFUROCORTANTE 13L - DESCARBOX</t>
   </si>
   <si>
     <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
   </si>
   <si>
-    <t>NEKPLAST</t>
-[...116 lines deleted...]
-    <t>DESCARTAVEIS HOSPITALARES</t>
+    <t>DESCARBOX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -227,51 +203,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29727d18bc54cce757e835387aadf7c7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2ff747402d0ff0afbd63ebecc97e7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850914d2925607e5c34b3f68b2ad2f9f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb93730114a2166b9c4eb2cc2b39f9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbae60e6b2da34a16beaf6c7672d77.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbe5d420d85bb337606af417b63778.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f9c792c12d99f071287bcf47b09d2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1020959a6952cc4c4f16336bb1b15e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f30d44bf8bc9874c2e01753601120.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33843389118c0495c7bc3bf0e3615d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b94e6f8929102c802c2a159953a8dd.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148634f7643400f75d91c06cbed9f4a7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d52fadcd24e133dfa5c41c2157adb7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3e4e28230069a427ec384c9624ddd.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3157985e0843901497fa8920d1a0a2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab034727903823952a7da5a8ac7ffc.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f1e5a339baa981b0d4abfe27ae699.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21684ee816cbed007e9b3e56416e3542.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4ac510cb7802df87ccb8bd4051898.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2a93f11c9b606f6ee312846cd02c8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115b44114508645964c16ddc7b902d2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db52cf3b44b6885d17a83d4f6f7ff5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613450463302706bf3f944a89417208.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579542b10889f2891af5185484e0b4f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b92664469b490a119b421ad432b654.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da9c52c53272c454e36aee3a916485.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0079921bbc1a9127c01923fc291df.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e500f2d92df218b70c8e2b2a9aae0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48bd56053696ddb0d0361defdf64ce.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5684e8317c5b149d4861a39dc7b93f6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0bc3dc9d78fd1e6ae7169e79dec7a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fae9548c2305ae175b26a9a664a1d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64222f1d31e93cb025020b5dca64cb3.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65724f79dbcb415abdb35cbf6ff625e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6c279a8fde37a41030aa7b2b08f54.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66604ee7051faca19859c7bf7789cd.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3596ceec0599081569691ec70d11c4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f14ed157b24b9978fd244cb5babbcc.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db54f9017caf104befcede14516839.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949435f47743afe1aaeb4705cb3f90e.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1138,417 +1114,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="88.407" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4324</v>
+        <v>4256</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>301.64</v>
+        <v>2.21</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4325</v>
+        <v>4261</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>14.72</v>
+        <v>82.15</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4326</v>
+        <v>4264</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>30.35</v>
+        <v>74.17</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4327</v>
+        <v>4265</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>24.55</v>
+        <v>75.35</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4328</v>
+        <v>4266</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>30.35</v>
+        <v>298.31</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4332</v>
+        <v>4267</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>7.64</v>
+        <v>248.6</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4337</v>
+        <v>4268</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F8" s="3">
-        <v>0.8</v>
+        <v>282.49</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4338</v>
+        <v>4269</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F9" s="3">
-        <v>1.55</v>
+        <v>248.6</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4339</v>
+        <v>4271</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="F10" s="3">
-        <v>0.21</v>
+        <v>248.6</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4351</v>
+        <v>4272</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F11" s="3">
-        <v>8.95</v>
+        <v>248.6</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4355</v>
+        <v>4273</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E12" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="F12" s="3">
-        <v>11.74</v>
+        <v>6.47</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4356</v>
+        <v>4274</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E13" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="F13" s="3">
-        <v>2.63</v>
+        <v>5.57</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4359</v>
+        <v>4275</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F14" s="3">
-        <v>2.81</v>
+        <v>4.12</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4361</v>
+        <v>4284</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="D15" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F15" s="3">
-        <v>9.62</v>
+        <v>198.03</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4362</v>
+        <v>4286</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D16" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F16" s="3">
-        <v>7.83</v>
+        <v>75.85</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4363</v>
+        <v>4294</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D17" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="E17" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F17" s="3">
-        <v>7.04</v>
+        <v>64.13</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4372</v>
+        <v>4296</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="D18" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="F18" s="3">
-        <v>194.0</v>
+        <v>238.08</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4377</v>
+        <v>4305</v>
       </c>
       <c r="C19" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="D19" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E19" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F19" s="3">
-        <v>3.72</v>
+        <v>66.86</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4381</v>
+        <v>4309</v>
       </c>
       <c r="C20" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="D20" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="E20" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="F20" s="3">
-        <v>184.8</v>
+        <v>13.69</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4386</v>
+        <v>4311</v>
       </c>
       <c r="C21" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="D21" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="E21" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="F21" s="3">
-        <v>156.93</v>
+        <v>9.2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>