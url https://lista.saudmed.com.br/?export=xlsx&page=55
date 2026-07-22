--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -1,207 +1,228 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpg" ContentType="image/png"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 20:56</t>
-[...44 lines deleted...]
-    <t>UNID CATGUT SIMPLES 3-0 C/AG 2,0 - SHALON</t>
+    <t>Lista gerada no: 22/07/2026 00:30</t>
+  </si>
+  <si>
+    <t>1606 - CINTA ALTA/SHORT - ALCA REMOVIVEL GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>16301_PREMIUM - MODELADOR SHORT ACINT. C/ ALCA FECHO FRONTAL CASTANHO P - BIOBELA</t>
+  </si>
+  <si>
+    <t>MEIA SPORTACTIVE 20-30MMHG BD BEGE G - VENOSAN</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
+  </si>
+  <si>
+    <t>VENOSAN</t>
+  </si>
+  <si>
+    <t>MEIA SPORTACTIVE 20-30MMHG BD PRETA G - VENOSAN</t>
+  </si>
+  <si>
+    <t>MEIA SPORTACTIVE 20-30MMHG BD ROSA P - VENOSAN</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>NEBULIZADOR/INALADOR PORTATIL NEBMESH2 - G-TECH</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>OR90B - ORT P/ PUNHO C/ TALA 3 TIRAS ESQUERDA P - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>4056 - ALMOFADA PLANTAR SILIGEL PODOLOGY M - ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>SONDA NUTRICAO/ALIMENTACAO NASOENTERAL N.12 110CM - EMBRAMED</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>Filtro Membrana Ha 0,45Micras 47Mm Quad 0 - MILLIPORE</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>PRO ANALISE</t>
+  </si>
+  <si>
+    <t>39636 - Unid Curativo Silicone C/ Ag Prata 7,5 X 7,5Cm - Biatain Ag</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>COLOPLAST</t>
+  </si>
+  <si>
+    <t>Kit Cirur Est Paramentacao Universal Odontologico Pc/12 - Spk</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>SPK INSTITUCIONAL</t>
+  </si>
+  <si>
+    <t>1613F - CALCINHA RENDA FIO DENTAL BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>1652 - SOUTIEN COM BOJO RENDADO PRETO G - BIOBELA</t>
+  </si>
+  <si>
+    <t>UNID NYLON INCOLOR 3-0 C/AG 2,0 - SHALON</t>
   </si>
   <si>
     <t>Suturas</t>
   </si>
   <si>
     <t>SHALON</t>
   </si>
   <si>
-    <t>MASCARA TRIPLA PRETA - MEDIX</t>
-[...2 lines deleted...]
-    <t>Máscaras Cirúrgicas</t>
+    <t>Sulfato de Neomicina 5mg + Bacitracina 250UI Pomada Dermatológica 15g</t>
+  </si>
+  <si>
+    <t>Medicamentos Livres</t>
+  </si>
+  <si>
+    <t>BELFAR</t>
+  </si>
+  <si>
+    <t>LUVA TPE S/PO TRANSPARENTE M - MBLIFE</t>
+  </si>
+  <si>
+    <t>Luvas de Vinil</t>
   </si>
   <si>
     <t>MEDIX</t>
   </si>
   <si>
-    <t>LUVA CIRUR PAR LATEX EST C/PO 8,0 - DESCARPACK</t>
-[...59 lines deleted...]
-    <t>MEIA SPORTACTIVE 20-30MMHG BD PRETA G - VENOSAN</t>
+    <t>0190- Po Para Estomia 25G - BRAVA</t>
+  </si>
+  <si>
+    <t>Estomaterapia</t>
+  </si>
+  <si>
+    <t>5435 - PINCA FOERSTER RETA 16CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>FITA ADESIVA HOSPITALAR 19 X 50 - CREMER</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -224,51 +245,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70bfd3dbb7f0a6294035112247447b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7686508bb672407db5161290c548fd1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d99e17d67b5ab0b4eb50fc312cceb.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1087383a6c73a27085bcaeecc8ffc.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7a88e186fbe6ddb1c67fafec5489c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3f542e1a843e8df82768dc86b2834.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eaae69e4ccab6c46a3c7c3b1823430.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6828bf5db418ccb0338eb280b194f0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feeb4d3c0ce11783ca78846d731f9ad.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e163e74ff3e6050cf1c2cdef27abb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ea3cb35dba397a75bd0f9bb8788b1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685caa1a8ee92f029ff4fa5b7020611.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9205d32065f9de69656d0541fdcd42.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7095c4d2717e0bbf8b86ceae1b834.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5964366ea5f7a0a2e3fbcd808f5550.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12adc003ad175de8c34363aacbecfb9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ddc679c8d0eb5f8b39fc6ed673431.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae28ad9ee40ed41586fce0c4ebf570.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abc6733ad279c389a60862f84cf9ae.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f98fcb6a4ee3db28f548d74f284b9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3519467ccb8e7e2329a8e02164082.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76e99825157e0585d50b2bc737cbd5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b994196044163e65b504ac507da4b6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1dd32fe0c1907e2243c52be1f3a6b0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350ed98f65d2e2c3c77ef16eba4221f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c95d57e94c3059dcecbbb1fa8bc24e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4eaba80e022156d81d300ac63a5f4f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129ce8abec11c74f0f67961fc81748b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5540c2b8c84e9af13b01cbf85cc977e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa9182b113cb12a20a66bf637d156c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4899bf39a6ccf28c23c354aea25cd1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e17e2b7f34986149571186732422c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed376fcdf2d9a76fb34938fdfd1b0ed3.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45422331bba8ba51df69314dd4696873.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63995d71b5ae132e422ff02a5842ee4.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f68bcbd1647fe1551aef23f85f39f8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bc15bc715a53958702bbe5a851e7b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2cd119e6edf77f490b418f68404b4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002e6ab63b3f45508cd34ef95c5bffa.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3cccd3ab2ecefaded7a9e7a5a41ef.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1136,416 +1157,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="96.691" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4327</v>
+        <v>4391</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>24.55</v>
+        <v>229.82</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4328</v>
+        <v>4398</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>30.35</v>
+        <v>404.59</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4332</v>
+        <v>4400</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>7.64</v>
+        <v>153.22</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4337</v>
+        <v>4403</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
         <v>13</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>0.8</v>
+        <v>153.22</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4338</v>
+        <v>4404</v>
       </c>
       <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
         <v>16</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>1.55</v>
+        <v>153.22</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4339</v>
+        <v>4407</v>
       </c>
       <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" t="s">
         <v>19</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>0.21</v>
+        <v>240.09</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4351</v>
+        <v>4412</v>
       </c>
       <c r="C8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" t="s">
         <v>21</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>22</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>8.95</v>
+        <v>89.88</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4355</v>
+        <v>4414</v>
       </c>
       <c r="C9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" t="s">
         <v>24</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>11.74</v>
+        <v>132.87</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4359</v>
+        <v>4422</v>
       </c>
       <c r="C10" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" t="s">
         <v>27</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>2.81</v>
+        <v>20.12</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4361</v>
+        <v>4425</v>
       </c>
       <c r="C11" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" t="s">
         <v>29</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F11" s="3">
-        <v>9.62</v>
+        <v>7.16</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4362</v>
+        <v>4427</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="F12" s="3">
-        <v>7.83</v>
+        <v>96.66</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4363</v>
+        <v>4432</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>7.04</v>
+        <v>53.47</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4372</v>
+        <v>4438</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>194.0</v>
+        <v>82.15</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4377</v>
+        <v>4465</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>3.72</v>
+        <v>86.37</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4381</v>
+        <v>4474</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F16" s="3">
-        <v>184.8</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4386</v>
+        <v>4477</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E17" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="F17" s="3">
-        <v>156.93</v>
+        <v>6.51</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4391</v>
+        <v>4478</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="E18" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="F18" s="3">
-        <v>229.82</v>
+        <v>13.36</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4398</v>
+        <v>4479</v>
       </c>
       <c r="C19" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
+        <v>49</v>
+      </c>
+      <c r="E19" t="s">
         <v>33</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>404.59</v>
+        <v>91.06</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4400</v>
+        <v>4482</v>
       </c>
       <c r="C20" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="E20" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="F20" s="3">
-        <v>153.22</v>
+        <v>129.8</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4403</v>
+        <v>4484</v>
       </c>
       <c r="C21" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="D21" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="E21" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="F21" s="3">
-        <v>153.22</v>
+        <v>12.68</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>