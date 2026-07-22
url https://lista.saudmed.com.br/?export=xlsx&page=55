--- v1 (2026-07-22)
+++ v2 (2026-07-22)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 00:30</t>
+    <t>Lista gerada no: 22/07/2026 01:25</t>
   </si>
   <si>
     <t>1606 - CINTA ALTA/SHORT - ALCA REMOVIVEL GG - BIOBELA</t>
   </si>
   <si>
     <t>Cintas e Modeladores Pós-Cirúrgicos</t>
   </si>
   <si>
     <t>BIOBELA</t>
   </si>
   <si>
     <t>16301_PREMIUM - MODELADOR SHORT ACINT. C/ ALCA FECHO FRONTAL CASTANHO P - BIOBELA</t>
   </si>
   <si>
     <t>MEIA SPORTACTIVE 20-30MMHG BD BEGE G - VENOSAN</t>
   </si>
   <si>
     <t>Fisioterapia e Reabilitação</t>
   </si>
   <si>
     <t>VENOSAN</t>
   </si>
   <si>
     <t>MEIA SPORTACTIVE 20-30MMHG BD PRETA G - VENOSAN</t>
   </si>
@@ -245,51 +245,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3519467ccb8e7e2329a8e02164082.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76e99825157e0585d50b2bc737cbd5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b994196044163e65b504ac507da4b6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1dd32fe0c1907e2243c52be1f3a6b0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350ed98f65d2e2c3c77ef16eba4221f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c95d57e94c3059dcecbbb1fa8bc24e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4eaba80e022156d81d300ac63a5f4f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129ce8abec11c74f0f67961fc81748b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5540c2b8c84e9af13b01cbf85cc977e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa9182b113cb12a20a66bf637d156c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4899bf39a6ccf28c23c354aea25cd1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e17e2b7f34986149571186732422c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed376fcdf2d9a76fb34938fdfd1b0ed3.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45422331bba8ba51df69314dd4696873.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63995d71b5ae132e422ff02a5842ee4.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f68bcbd1647fe1551aef23f85f39f8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bc15bc715a53958702bbe5a851e7b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2cd119e6edf77f490b418f68404b4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002e6ab63b3f45508cd34ef95c5bffa.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3cccd3ab2ecefaded7a9e7a5a41ef.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d38c06d56070ed32a82b87816a980.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdfff69a38e0a59241c4f561f0110a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0a3a3c4e84da673d2056ce8f10df0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cf3370efdd4a88759d05f4c68c5aa.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeae05c2f06d162293cf0d74138fe2d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8a044aa86a0745b4c1996bcdf4339.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29caf3863dbb74c3b42044d99a63861e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4e0b346057107d84227f05863fff3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec95cd2c25687485288187c5db908e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2795489d0bce35f916342d45916e7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431dc446d06c02869484d9ed711b02d1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199415bf9fc35388bc7e289082a18f2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba274791339340a454a29c000a0b8fb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f3372d850e06d0af5ca9ab8816fbd.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f331d38e7e1332249959ca1cae22d0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e1214d7f38ae6e30828f8655721a6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef786d1fde50e98581397c3fb3410e1.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe1574b2a1d6c817d7bc201519e6e3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4d9790ace02d91e155e28ac504752.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce691df2eba23830cca11752c0cd94f.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>