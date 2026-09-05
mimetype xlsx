--- v2 (2026-07-22)
+++ v3 (2026-09-05)
@@ -14,215 +14,203 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 01:25</t>
-[...2 lines deleted...]
-    <t>1606 - CINTA ALTA/SHORT - ALCA REMOVIVEL GG - BIOBELA</t>
+    <t>Lista gerada no: 05/09/2026 09:04</t>
+  </si>
+  <si>
+    <t>SUPORTE P/ COLETOR 13L - DESCARBOX</t>
+  </si>
+  <si>
+    <t>Colectores e Lixeiras Hospitalares</t>
+  </si>
+  <si>
+    <t>DESCARBOX</t>
+  </si>
+  <si>
+    <t>AGUA PARA INJETAVEIS 250ML BOLSA MT/3- JP</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
+  </si>
+  <si>
+    <t>AGUA PARA INJETAVEIS 1L BOLSA - JP</t>
+  </si>
+  <si>
+    <t>SACO LIXO PRETO 150L 0,4M PC/100</t>
+  </si>
+  <si>
+    <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
+  </si>
+  <si>
+    <t>NEKPLAST</t>
+  </si>
+  <si>
+    <t>SACO LIXO VERMELHO 40L 0,4M PC/100</t>
+  </si>
+  <si>
+    <t>DESINFETANTE 5L LAVANDA - GIRANDO SOL</t>
+  </si>
+  <si>
+    <t>Kit de Limpeza</t>
+  </si>
+  <si>
+    <t>GIRANDO SOL</t>
+  </si>
+  <si>
+    <t>LAVA ROUPAS SABAO EM PO 1,6KG FLORAL PARIS - GIRANDO SOL</t>
+  </si>
+  <si>
+    <t>LIMPEZA / SANEANTES / ASSEPSIA</t>
+  </si>
+  <si>
+    <t>UNID SCALP 23G SEGURANCA - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Unid Coletor Urina Infantil Tipo Saco Unissex 100Ml Est Pc/10 - Medsonda</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 18G ROSA 40 X 1,- DESCARPACK</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>UNID CATGUT SIMPLES 3-0 C/AG 2,0 - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>MASCARA TRIPLA PRETA - MEDIX</t>
+  </si>
+  <si>
+    <t>Máscaras Cirúrgicas</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST S/PO 7,0 - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas Cirúrgicas</t>
+  </si>
+  <si>
+    <t>Medidor De Pressao Hem-6181 Digital Pulso - OMRON</t>
+  </si>
+  <si>
+    <t>Monitores de Sinais Vitais</t>
+  </si>
+  <si>
+    <t>NS - OMRON</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 8,0 - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Unid agulha anestesica peridural 16g branca cx/2- Procare</t>
+  </si>
+  <si>
+    <t>Unid Agulha Anestesica Peridural 17G Roxa 3,Cx/2- Procare</t>
+  </si>
+  <si>
+    <t>Unid Agulha anestesica peridural 18g rosa 3,cx/2- PROCARE</t>
+  </si>
+  <si>
+    <t>1606 - CINTA ALTA/SHORT - ALCA REMOVIVEL G - BIOBELA</t>
   </si>
   <si>
     <t>Cintas e Modeladores Pós-Cirúrgicos</t>
   </si>
   <si>
     <t>BIOBELA</t>
   </si>
   <si>
-    <t>16301_PREMIUM - MODELADOR SHORT ACINT. C/ ALCA FECHO FRONTAL CASTANHO P - BIOBELA</t>
-[...131 lines deleted...]
-    <t>Ataduras</t>
+    <t>CLOREXIDINA AQUOSA 0,2% 100ML - VICPHARMA</t>
+  </si>
+  <si>
+    <t>VICPHARMA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -245,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d38c06d56070ed32a82b87816a980.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdfff69a38e0a59241c4f561f0110a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0a3a3c4e84da673d2056ce8f10df0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cf3370efdd4a88759d05f4c68c5aa.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeae05c2f06d162293cf0d74138fe2d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8a044aa86a0745b4c1996bcdf4339.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29caf3863dbb74c3b42044d99a63861e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4e0b346057107d84227f05863fff3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec95cd2c25687485288187c5db908e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2795489d0bce35f916342d45916e7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431dc446d06c02869484d9ed711b02d1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199415bf9fc35388bc7e289082a18f2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba274791339340a454a29c000a0b8fb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f3372d850e06d0af5ca9ab8816fbd.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f331d38e7e1332249959ca1cae22d0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e1214d7f38ae6e30828f8655721a6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef786d1fde50e98581397c3fb3410e1.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe1574b2a1d6c817d7bc201519e6e3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4d9790ace02d91e155e28ac504752.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce691df2eba23830cca11752c0cd94f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcb194f746f6a3068f4fca81cf5ee3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508abb7e2c1f2baab948a41e7c3fbfe.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c4eb7ed855ff341fb8f7ec335d3f6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c35d55ed6f2f30883534ed0c764862.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b198e31bd3f9bdbf31015511e04d1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bcc6950757a0d20c13aa1032fe5da.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd618e1d9cd3aecb1b16538c56c5cc.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed337c7dfc54b2eaa99517e4ac1477a4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cb8a9e0673591283ad6f431a62341.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c74e323475cef90c6201d9af32401.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b06dec46569d7e1f756c8d2c17535b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494e90d84003a9546485ebddc68e72c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fe65ddfec6558944fa7ce7696308a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09abff47474bee74893902c0d7a5ba.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8099f3a62d9384c87c6868ba67a403a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178303ada7690f81c852f89b36172191.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6474092b0a0ae9ff42b8cf13163720a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dab6474b0878f24915e6e35e62ed8d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108564e7cd0d9fe0051edca9966a7ca1.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec781ca8c4eff5b6c3a6632e93ccf7.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1156,417 +1144,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="96.691" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4391</v>
+        <v>4312</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>229.82</v>
+        <v>45.49</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4398</v>
+        <v>4313</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>404.59</v>
+        <v>8.36</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4400</v>
+        <v>4315</v>
       </c>
       <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
         <v>11</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>153.22</v>
+        <v>17.45</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4403</v>
+        <v>4322</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F5" s="3">
-        <v>153.22</v>
+        <v>69.07</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4404</v>
+        <v>4323</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
         <v>15</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>16</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>153.22</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4407</v>
+        <v>4326</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F7" s="3">
-        <v>240.09</v>
+        <v>30.35</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4412</v>
+        <v>4327</v>
       </c>
       <c r="C8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" t="s">
         <v>20</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>89.88</v>
+        <v>24.55</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4414</v>
+        <v>4337</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>132.87</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4422</v>
+        <v>4338</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F10" s="3">
-        <v>20.12</v>
+        <v>1.55</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4425</v>
+        <v>4339</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="3">
-        <v>7.16</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4427</v>
+        <v>4351</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="3">
-        <v>96.66</v>
+        <v>8.95</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4432</v>
+        <v>4355</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13" t="s">
         <v>35</v>
       </c>
       <c r="E13" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>53.47</v>
+        <v>11.74</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4438</v>
+        <v>4356</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F14" s="3">
-        <v>82.15</v>
+        <v>2.63</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4465</v>
+        <v>4357</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="F15" s="3">
-        <v>86.37</v>
+        <v>202.78</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4474</v>
+        <v>4359</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="E16" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="F16" s="3">
-        <v>2.5</v>
+        <v>2.81</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4477</v>
+        <v>4361</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="E17" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="F17" s="3">
-        <v>6.51</v>
+        <v>9.62</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4478</v>
+        <v>4362</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="F18" s="3">
-        <v>13.36</v>
+        <v>7.83</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4479</v>
+        <v>4363</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>24</v>
       </c>
       <c r="E19" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="F19" s="3">
-        <v>91.06</v>
+        <v>7.04</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4482</v>
+        <v>4372</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="F20" s="3">
-        <v>129.8</v>
+        <v>194.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4484</v>
+        <v>4377</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="E21" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="F21" s="3">
-        <v>12.68</v>
+        <v>3.72</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>