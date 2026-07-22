--- v0 (2026-05-24)
+++ v1 (2026-07-22)
@@ -14,227 +14,218 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 19:53</t>
-[...2 lines deleted...]
-    <t>MEIA SPORTACTIVE 20-30MMHG BD ROSA P - VENOSAN</t>
+    <t>Lista gerada no: 21/07/2026 23:23</t>
+  </si>
+  <si>
+    <t>Desinfetante 5L Jasmin - Girando Sol</t>
+  </si>
+  <si>
+    <t>Kit de Limpeza</t>
+  </si>
+  <si>
+    <t>GIRANDO SOL</t>
+  </si>
+  <si>
+    <t>Desengordurante Cozinha 500ML  - GIRANDO SOL</t>
+  </si>
+  <si>
+    <t>Tubo Ensaio 12 X 75Mm Pp 5Ml Pc/1000 - Cral</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>Lapis Marca Pele / Dermatografico Preto (SKINPENCIL)  - ALUR</t>
+  </si>
+  <si>
+    <t>Materiais para Marcação Cirúrgica</t>
+  </si>
+  <si>
+    <t>ALUR</t>
+  </si>
+  <si>
+    <t>Lapis Marca Pele / Dermografico Branco (Skinpencil)  - Alur</t>
+  </si>
+  <si>
+    <t>Unid Clareador Dental 10% Peroxido Hidrogenio White Class - Fgm</t>
+  </si>
+  <si>
+    <t>Medicamentos Livres</t>
+  </si>
+  <si>
+    <t>FGM</t>
+  </si>
+  <si>
+    <t>CANULA BIOPSIA ENDOMETRIAL EST - KOLPLAST</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>KOLPLAST</t>
+  </si>
+  <si>
+    <t>1025Pa - Mascara Facial Descartavel Pc/100 - ESTEK</t>
   </si>
   <si>
     <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
   </si>
   <si>
-    <t>VENOSAN</t>
-[...35 lines deleted...]
-    <t>SONDA NUTRICAO/ALIMENTACAO NASOENTERAL N.12 110CM - EMBRAMED</t>
+    <t>ESTEK</t>
+  </si>
+  <si>
+    <t>16301_PREMIUM - MODELADOR SHORT ACINT. C/ ALCA FECHO FRONTAL CASTANHO EPP - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>16314_PREMIUM - SOUTIEN C/ REFORCO FECHO FRONTAL CASTANHO GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>1648R - CINTA LONGA C/ 12 BARBATANAS 4 REG. BORDO M - BIOBELA</t>
+  </si>
+  <si>
+    <t>UNID CATGUT CROMADO 3-0 C/AG 4,0 - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>Teste Penetracao Vapor Bowie &amp; Dick - CLEAN TEST</t>
+  </si>
+  <si>
+    <t>Equipamentos para Esterilização</t>
+  </si>
+  <si>
+    <t>CLEAN TEST</t>
+  </si>
+  <si>
+    <t>MASCARA LARINGEA PVC 1,0 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Máquinas de Anestesia</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>MASCARA LARINGEA PVC 3,0 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>CANULA ENDOTRAQUEAL C/BL 3,0 - VITALGOLD</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
-    <t>CREMER</t>
-[...68 lines deleted...]
-    <t>LUVA TPE S/PO TRANSPARENTE M - MBLIFE</t>
+    <t>Papel Termosensivel P/ Ecg 210Mm X 30M Bionet</t>
+  </si>
+  <si>
+    <t>Eletrodos e Acessórios para ECG</t>
+  </si>
+  <si>
+    <t>SHOPEE</t>
+  </si>
+  <si>
+    <t>LUVA VINIL S/PO M - DESCARPACK</t>
   </si>
   <si>
     <t>Luvas de Vinil</t>
   </si>
   <si>
-    <t>0190- Po Para Estomia 25G - BRAVA</t>
-[...29 lines deleted...]
-    <t>Desengordurante Cozinha 500ML  - GIRANDO SOL</t>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>SORO FISIOLOGICO LIMPEZA NASAL 0,9% 500ML FRASCO  - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Teste Rapido Sifilis Igg/Igm CX/2 - MEDTESTE</t>
+  </si>
+  <si>
+    <t>Testes Rápidos de Doenças Infecciosas</t>
+  </si>
+  <si>
+    <t>MEDLEVENSOHN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -257,51 +248,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625fe373d244bf044f528da68226a35.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87dc8b0ff9619e5c2c6f06c781f456.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abac237001d057ce38e9af13abaa35.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d147fa09970ca48e248e257e1ebf5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b431abe5332866966dba34bd8e8bef0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45936aa04d98857800b7e7d1b4f15f64.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4470eb42c3e90dce8e3291f08345a30.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422319bd74c28d8dfe2a7cf8116a1c1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c364a80b11f2d2e054b703d34b2bd2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babb1197bd7785bb57d73e289f78789.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec639b16809d45184cbfcb2a987357.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169e0854d5b19c00044ce6a566cd71a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5d2b5bb7c844bdea049e25d183130.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a693bf8a6c73a3d46eb8e009af6dd1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796aa38b609d31eb313e395a6e9cd960.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5361c174125c22eecfa14e9215922.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2c9f1dd7254a1eefd46581cc04a5a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce60b5ba16e2d9fe285a857f69ec97.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ec6005722ca7ccee7f04ff021cda9.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7332e66c2973eae6dad8b2223201e75.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab25dff523cf3a3f43ba9314bc64540.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21084fd1a1864ba9d1bde6b00c6f83e2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5a2ba28d2409bfe00a215b233e509.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bba77b6dd7d658dabd3728e2d0633.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2818d4f661dd8ca9b43a5fac3a6b93.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a726c2b0a304646cf9625a19fe6f98c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc4bd8f186c2315a787854a895f036.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afbf7371967720172741bccd43bc4b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108b23b68e389a4abf7406c1becd0ed.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b626efd182a69524c24e38d656fccc.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9487f23595d38c4a3a530e8037f55.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee28c8b77e9021be2d634b04e4e096.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c76c58c79a6b8b30e2f62e7dc808e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266313da9929310d679be0024d57b7c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd006638a02fccc2873deda2a68036.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a266aa94041fa490e9292fe9ab613.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a8ccae23c720f4571c2058595a1b5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eec3df1a82b2a60f7ccdeddd3e9d20.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83affac3fabc151c21d7437933e974.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400920dad1263d0f88fe9167463982d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1168,417 +1159,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="82.408" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="98.976" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4404</v>
+        <v>4488</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>153.22</v>
+        <v>30.35</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4407</v>
+        <v>4491</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>240.09</v>
+        <v>7.94</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4412</v>
+        <v>4493</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>89.88</v>
+        <v>129.97</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4413</v>
+        <v>4496</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>1.18</v>
+        <v>8.48</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4414</v>
+        <v>4497</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>132.87</v>
+        <v>8.15</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4422</v>
+        <v>4498</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F7" s="3">
-        <v>20.12</v>
+        <v>35.91</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4425</v>
+        <v>4505</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F8" s="3">
-        <v>7.16</v>
+        <v>65.69</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4427</v>
+        <v>4508</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F9" s="3">
-        <v>96.66</v>
+        <v>49.56</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4432</v>
+        <v>4521</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F10" s="3">
-        <v>53.47</v>
+        <v>282.3</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4435</v>
+        <v>4524</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="F11" s="3">
-        <v>3.11</v>
+        <v>99.02</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4438</v>
+        <v>4528</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="F12" s="3">
-        <v>82.15</v>
+        <v>222.47</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4465</v>
+        <v>4542</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="F13" s="3">
-        <v>86.37</v>
+        <v>8.46</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4474</v>
+        <v>4547</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="F14" s="3">
-        <v>2.5</v>
+        <v>16.07</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4477</v>
+        <v>4553</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E15" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="F15" s="3">
-        <v>6.51</v>
+        <v>31.02</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4478</v>
+        <v>4554</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="E16" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F16" s="3">
-        <v>13.36</v>
+        <v>34.65</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4479</v>
+        <v>4555</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="E17" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="F17" s="3">
-        <v>91.06</v>
+        <v>7.56</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4482</v>
+        <v>4559</v>
       </c>
       <c r="C18" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="E18" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="F18" s="3">
-        <v>129.8</v>
+        <v>89.08</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4484</v>
+        <v>4564</v>
       </c>
       <c r="C19" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="D19" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="E19" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="F19" s="3">
-        <v>12.68</v>
+        <v>27.07</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4488</v>
+        <v>4566</v>
       </c>
       <c r="C20" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="E20" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="F20" s="3">
-        <v>30.35</v>
+        <v>10.29</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4491</v>
+        <v>4570</v>
       </c>
       <c r="C21" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="D21" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="E21" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="F21" s="3">
-        <v>7.94</v>
+        <v>146.18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>