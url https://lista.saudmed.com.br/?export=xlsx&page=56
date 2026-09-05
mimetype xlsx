--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,218 +14,209 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 23:23</t>
-[...14 lines deleted...]
-    <t>Tubo Ensaio 12 X 75Mm Pp 5Ml Pc/1000 - Cral</t>
+    <t>Lista gerada no: 05/09/2026 08:53</t>
+  </si>
+  <si>
+    <t>OXIMETRO DE DEDO ADULTO OLED - G-TECH</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>CATGUT CROMADO 2-0 C/AG 3,0 DIG  - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>1606 - CINTA ALTA/SHORT - ALCA REMOVIVEL GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>MEIA SPORTACTIVE 20-30MMHG BD BEGE G - VENOSAN</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
+  </si>
+  <si>
+    <t>VENOSAN</t>
+  </si>
+  <si>
+    <t>MEIA SPORTACTIVE 20-30MMHG BD PRETA P - VENOSAN</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>MEIA SPORTACTIVE 20-30MMHG BD PRETA G - VENOSAN</t>
+  </si>
+  <si>
+    <t>NEBULIZADOR/INALADOR PORTATIL NEBMESH2 - G-TECH</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>OR90B - ORT P/ PUNHO C/ TALA 3 TIRAS ESQUERDA P - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>4056 - ALMOFADA PLANTAR SILIGEL PODOLOGY M - ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>AC049 - CHINELO ORTOPEDICO NUVEM VERMELHO 36/37 - FLY FLEET</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>DRENO TORACICO 32 FR - CPL</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>CPL</t>
+  </si>
+  <si>
+    <t>DRENO TORACICO 34 FR - CPL</t>
+  </si>
+  <si>
+    <t>SONDA NUTRICAO/ALIMENTACAO NASOENTERAL N.12 110CM - EMBRAMED</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>Filtro Membrana Ha 0,45Micras 47Mm Quad 0 - MILLIPORE</t>
   </si>
   <si>
     <t>Plásticos e Consumíveis para Laboratório</t>
   </si>
   <si>
-    <t>CRAL</t>
-[...23 lines deleted...]
-    <t>CANULA BIOPSIA ENDOMETRIAL EST - KOLPLAST</t>
+    <t>PRO ANALISE</t>
+  </si>
+  <si>
+    <t>39636 - Unid Curativo Silicone C/ Ag Prata 7,5 X 7,5Cm - Biatain Ag</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>COLOPLAST</t>
+  </si>
+  <si>
+    <t>Kit Cirur Est Paramentacao Universal Odontologico Pc/12 - Spk</t>
   </si>
   <si>
     <t>Kits e Campos Cirúrgicos</t>
   </si>
   <si>
-    <t>KOLPLAST</t>
-[...95 lines deleted...]
-    <t>MEDLEVENSOHN</t>
+    <t>SPK INSTITUCIONAL</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST S/PO 6,- MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>MASCARA TRIPLA BRANCA C/ TIRAS - MEDIX</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>1613F - CALCINHA RENDA FIO DENTAL BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>1613F - CALCINHA RENDA FIO DENTAL BEGE M - BIOBELA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -248,51 +239,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab25dff523cf3a3f43ba9314bc64540.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21084fd1a1864ba9d1bde6b00c6f83e2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5a2ba28d2409bfe00a215b233e509.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bba77b6dd7d658dabd3728e2d0633.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2818d4f661dd8ca9b43a5fac3a6b93.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a726c2b0a304646cf9625a19fe6f98c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc4bd8f186c2315a787854a895f036.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afbf7371967720172741bccd43bc4b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108b23b68e389a4abf7406c1becd0ed.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b626efd182a69524c24e38d656fccc.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9487f23595d38c4a3a530e8037f55.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee28c8b77e9021be2d634b04e4e096.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c76c58c79a6b8b30e2f62e7dc808e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266313da9929310d679be0024d57b7c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd006638a02fccc2873deda2a68036.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a266aa94041fa490e9292fe9ab613.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a8ccae23c720f4571c2058595a1b5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eec3df1a82b2a60f7ccdeddd3e9d20.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83affac3fabc151c21d7437933e974.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400920dad1263d0f88fe9167463982d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2300c9cade9e2d3a5c4035eae8a5e5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81aeecde1cd14893d33ae43c4372ee.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0759671073fedb1356c0791d290232.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99a99d425d3fd25217972cb07f5c4a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe80bcf011b2a5c74e996083c11b7a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f562587c7aa48c9235d69fa57aca98.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e82b15d6060d2aa650d49043bca947.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7da4ec6a7ae8a649e32368ed25877.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94798e86df827a5c9c1f37a179facfa.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ef5779749748190118968c44becab.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25e9ad6ba4b2f89c8c3355035d6449.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16936389dfecc3f060ac1c1dbb9ed89e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc74e93e06d039884fef4dce0f305d1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ed48bfcc00b74b131e043307a4760.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd801fb71d775510b9c87cf96f127c1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8706670c8097ddc7078c47cb5e83ab.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447202d156364442bc94eeb28ce294d0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0231dceb9e2d8e75dbc463c5c597016.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c76ed9e3ade2964bdb44ed413d447e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0036c561d1a50627da007182e7695.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1159,417 +1150,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="98.976" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4488</v>
+        <v>4381</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>30.35</v>
+        <v>184.8</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4491</v>
+        <v>4387</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>7.94</v>
+        <v>156.93</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4493</v>
+        <v>4391</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>129.97</v>
+        <v>229.82</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4496</v>
+        <v>4400</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>8.48</v>
+        <v>153.22</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4497</v>
+        <v>4401</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F6" s="3">
-        <v>8.15</v>
+        <v>175.98</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4498</v>
+        <v>4403</v>
       </c>
       <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" t="s">
         <v>18</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>35.91</v>
+        <v>153.22</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4505</v>
+        <v>4407</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>65.69</v>
+        <v>240.09</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4508</v>
+        <v>4412</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9" t="s">
         <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="3">
-        <v>49.56</v>
+        <v>89.88</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4521</v>
+        <v>4414</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" t="s">
         <v>28</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>282.3</v>
+        <v>132.87</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4524</v>
+        <v>4419</v>
       </c>
       <c r="C11" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" t="s">
         <v>30</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>28</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>99.02</v>
+        <v>182.95</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4528</v>
+        <v>4420</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="F12" s="3">
-        <v>222.47</v>
+        <v>10.92</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4542</v>
+        <v>4421</v>
       </c>
       <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" t="s">
         <v>32</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" t="s">
         <v>33</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>8.46</v>
+        <v>10.54</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4547</v>
+        <v>4422</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
+        <v>32</v>
+      </c>
+      <c r="E14" t="s">
         <v>36</v>
       </c>
-      <c r="E14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>16.07</v>
+        <v>20.12</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4553</v>
+        <v>4425</v>
       </c>
       <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" t="s">
         <v>38</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" t="s">
         <v>39</v>
       </c>
-      <c r="E15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>31.02</v>
+        <v>7.16</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4554</v>
+        <v>4427</v>
       </c>
       <c r="C16" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16" t="s">
         <v>41</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F16" s="3">
-        <v>34.65</v>
+        <v>96.66</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4555</v>
+        <v>4432</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E17" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F17" s="3">
-        <v>7.56</v>
+        <v>53.47</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4559</v>
+        <v>4435</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D18" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E18" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F18" s="3">
-        <v>89.08</v>
+        <v>3.11</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4564</v>
+        <v>4436</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
+        <v>50</v>
+      </c>
+      <c r="E19" t="s">
         <v>48</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>27.07</v>
+        <v>16.76</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4566</v>
+        <v>4438</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="F20" s="3">
-        <v>10.29</v>
+        <v>82.15</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4570</v>
+        <v>4439</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="F21" s="3">
-        <v>146.18</v>
+        <v>93.37</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>