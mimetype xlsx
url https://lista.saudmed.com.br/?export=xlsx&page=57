--- v0 (2026-05-24)
+++ v1 (2026-07-22)
@@ -14,221 +14,194 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 19:57</t>
-[...41 lines deleted...]
-    <t>1025Pa - Mascara Facial Descartavel Pc/100 - ESTEK</t>
+    <t>Lista gerada no: 21/07/2026 23:23</t>
+  </si>
+  <si>
+    <t>CM601 - GEL NEGRO DOCTOR PAHUER C/MASSAGEADOR - ORTHOPAHUER</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
+  </si>
+  <si>
+    <t>ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>AC045 - CINTA ANATOMICA ARCO PLANTAR - ORTHOPAHUER</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>AC446 - SPLINT P/ DEDO BRACEPAUHER M - ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>AC444 - SPLINT P/ DEDO BRACEPAUHER P - ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>SG220 - LAMINA SKIN NASAL PROTECAO P/ USO CPAP - ORTHOPAHUER</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>Unid Cloridrato De Bupivacaina 5Mg/Ml 20Ml S/ Vaso Amp Cx/2 - HYPOFARMA</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>HYPOFARMA</t>
+  </si>
+  <si>
+    <t>Unid cloridrato de ropivacaina 10mg/ml 20ml amp - hypofarma</t>
+  </si>
+  <si>
+    <t>Medicamentos Controlados</t>
+  </si>
+  <si>
+    <t>UNID CURATIVO HIDROCOLOIDE 10 X 10CM EXTRA FINO - WOUND CARE H</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>POLAR FIX</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 23G AZUL 2X 0,- BD</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>BD</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 23G AZUL 30 X 0,- BD</t>
+  </si>
+  <si>
+    <t>16324_PREMIUM - SOUTIEN S/ REFORCO E FECHO FRONTAL CASTANHO P - BIOBELA</t>
   </si>
   <si>
     <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
   </si>
   <si>
-    <t>ESTEK</t>
-[...2 lines deleted...]
-    <t>16301_PREMIUM - MODELADOR SHORT ACINT. C/ ALCA FECHO FRONTAL CASTANHO EPP - BIOBELA</t>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>16327_PREMIUM - MODELADOR SUBDIVIDIDO FECHO FRONTAL CASTANHO M - BIOBELA</t>
   </si>
   <si>
     <t>Cintas e Modeladores Pós-Cirúrgicos</t>
   </si>
   <si>
-    <t>BIOBELA</t>
-[...38 lines deleted...]
-    <t>CANULA ENDOTRAQUEAL C/BL 3,0 - VITALGOLD</t>
+    <t>16327_PREMIUM - MODELADOR SUBDIVIDIDO FECHO FRONTAL CASTANHO G - BIOBELA</t>
+  </si>
+  <si>
+    <t>1646 - CORSELET 8 BARBATANAS BEGE EGG - BIOBELA</t>
+  </si>
+  <si>
+    <t>1648R - CINTA LONGA C/ 12 BARBATANAS 4 REG. BORDO P - BIOBELA</t>
+  </si>
+  <si>
+    <t>1648R - CINTA LONGA C/ 12 BARBATANAS 4 REG. BORDO G - BIOBELA</t>
+  </si>
+  <si>
+    <t>SONDA ASPIRACAO TRAQUEAL 08 - CPL</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
-    <t>Papel Termosensivel P/ Ecg 210Mm X 30M Bionet</t>
-[...47 lines deleted...]
-    <t>Materiais Ortopédicos e Imobilizações</t>
+    <t>CPL</t>
+  </si>
+  <si>
+    <t>MEIA SPORTACTIVE 20-30MMHG BD BEGE P - VENOSAN</t>
+  </si>
+  <si>
+    <t>VENOSAN</t>
+  </si>
+  <si>
+    <t>Unid scalp 21g mt/3000 - DESCARPACK</t>
+  </si>
+  <si>
+    <t>FX MATERIAIS MEDICOS HOSPITALARES LTDA</t>
+  </si>
+  <si>
+    <t>Lencol Desc S/Elast 20G 2,0 X 0,9M Pc/10 Mt/2 - ANADONA</t>
+  </si>
+  <si>
+    <t>Colchões e Acessórios para Camas Hospitalares</t>
+  </si>
+  <si>
+    <t>ANADONA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -251,51 +224,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1f9f3c5d3c79c474d2d8bbaaeaac9.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cc943a23a07a69bec38076dcd98b9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a024b90f449ea65bf45ef62b5daad83.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e012f8b75303a2383ddaf781abbd2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd447dc9c763bda4af00ff04a8648dd.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f09cc288f680c7286dd9278e620d2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3648ca6da0770cebeb215df8d021c8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917a340a86b07d196e4cb88f7ce7d25.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819603ad41290c79131909bea1ac72f2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aaac682cd18ea0b7fbb87592caa514.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82bdc3ac41fb45dd6246793ff0aa65.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb369fa6eef4733a8a6bab1c75a5626.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ddc3d07dd87425f332a9329ed936e5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ed4c1ed85d2a417bc50cc46ddff33.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d319d8715b2171b847cde94491a0f6d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252448b559bbd38915a3b100b7eb506f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96046529823dfef9d151b4b416101858.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df043861586253b879fa5a8618c55d35.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06796ea997d54315fde9adaa06601e56.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a37dacdddd7c62d317569f4ab69e3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615662d4cafda53bc94fa0a0c199c65.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a46aa8b64348051e1559217b92fc0.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf84db5662c0eff752959e516d997cf.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ffe9a99095e103575662d19e9eded.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ecdb86b566edb6a19de98d5a6af61.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0f9bfb20e31fa27de0bc4cba5e4a0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e40717cf8c81e6c82347ff21cb9bc1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fce4d100749d37ebbbfa1e14e83d9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283a197422d14c3d69b2f2e93d031eb.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1392a526b50fd950aad2ec49b7773.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23643087f72bb25b23c057bb549c067d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10563bef337dd1171964523d499df2db.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a177337a25321af987968a512c4947.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e5beaad8818adff141825edbc0d94.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e32fcd4d4153d2b6f1b35d7dc55533.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea69e1e300f2d0758c6cb366dc25c8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52893a79d82a326d94d895cb80e29e53.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299044fa6bdc305a34fe421b650277e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ea0d7dcfc9441fa620412a039ebf3.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8097bb4e10eaf0d421426f4830cd96.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1162,417 +1135,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="98.976" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4493</v>
+        <v>4577</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>129.97</v>
+        <v>95.53</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4496</v>
+        <v>4578</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>8.48</v>
+        <v>100.32</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4497</v>
+        <v>4580</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>8.15</v>
+        <v>124.24</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4498</v>
+        <v>4581</v>
       </c>
       <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
         <v>14</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>35.91</v>
+        <v>108.99</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4505</v>
+        <v>4582</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>65.69</v>
+        <v>66.84</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4508</v>
+        <v>4590</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="F7" s="3">
-        <v>49.56</v>
+        <v>13.88</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4521</v>
+        <v>4591</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F8" s="3">
-        <v>282.3</v>
+        <v>31.82</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4524</v>
+        <v>4593</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" t="s">
         <v>24</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>99.02</v>
+        <v>8.95</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4528</v>
+        <v>4595</v>
       </c>
       <c r="C10" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" t="s">
         <v>27</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>222.47</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4542</v>
+        <v>4596</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F11" s="3">
-        <v>8.46</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4547</v>
+        <v>4606</v>
       </c>
       <c r="C12" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" t="s">
         <v>31</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>16.07</v>
+        <v>124.49</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4553</v>
+        <v>4608</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="F13" s="3">
-        <v>31.02</v>
+        <v>328.15</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4554</v>
+        <v>4609</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="F14" s="3">
-        <v>34.65</v>
+        <v>372.9</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4555</v>
+        <v>4617</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E15" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="F15" s="3">
-        <v>7.56</v>
+        <v>216.62</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4559</v>
+        <v>4624</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="E16" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="F16" s="3">
-        <v>89.08</v>
+        <v>252.82</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4564</v>
+        <v>4625</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="E17" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="F17" s="3">
-        <v>27.07</v>
+        <v>222.47</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4566</v>
+        <v>4627</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="E18" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="F18" s="3">
-        <v>10.29</v>
+        <v>1.16</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4570</v>
+        <v>4630</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="D19" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="F19" s="3">
-        <v>146.18</v>
+        <v>153.22</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4577</v>
+        <v>4634</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="E20" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="F20" s="3">
-        <v>95.53</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4578</v>
+        <v>4639</v>
       </c>
       <c r="C21" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="D21" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="E21" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="F21" s="3">
-        <v>100.32</v>
+        <v>15.79</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>