--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,194 +14,137 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 23:23</t>
-[...68 lines deleted...]
-    <t>16324_PREMIUM - SOUTIEN S/ REFORCO E FECHO FRONTAL CASTANHO P - BIOBELA</t>
+    <t>Lista gerada no: 05/09/2026 08:07</t>
+  </si>
+  <si>
+    <t>1613F - CALCINHA RENDA FIO DENTAL PRETA P - BIOBELA</t>
   </si>
   <si>
     <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
   </si>
   <si>
     <t>BIOBELA</t>
   </si>
   <si>
-    <t>16327_PREMIUM - MODELADOR SUBDIVIDIDO FECHO FRONTAL CASTANHO M - BIOBELA</t>
-[...44 lines deleted...]
-    <t>ANADONA</t>
+    <t>1613F - CALCINHA RENDA FIO DENTAL BEGE PP - BIOBELA</t>
+  </si>
+  <si>
+    <t>1613F - CALCINHA RENDA FIO DENTAL BEGE G - BIOBELA</t>
+  </si>
+  <si>
+    <t>1613F - CALCINHA RENDA FIO DENTAL BEGE GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>1613F - CALCINHA RENDA FIO DENTAL BEGE EGG - BIOBELA</t>
+  </si>
+  <si>
+    <t>1613F - CALCINHA RENDA FIO DENTAL PRETA EPP - BIOBELA</t>
+  </si>
+  <si>
+    <t>1613F - CALCINHA RENDA FIO DENTAL PRETA PP - BIOBELA</t>
+  </si>
+  <si>
+    <t>1613F - CALCINHA RENDA FIO DENTAL PRETA G - BIOBELA</t>
+  </si>
+  <si>
+    <t>1613F - CALCINHA RENDA FIO DENTAL PRETA GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>1613F - CALCINHA RENDA FIO DENTAL PRETA EGG - BIOBELA</t>
+  </si>
+  <si>
+    <t>16301_PREMIUM - MODELADOR SHORT ACINT. C/ ALCA FECHO FRONTAL CASTANHO M - BIOBELA</t>
+  </si>
+  <si>
+    <t>1652 - SOUTIEN COM BOJO RENDADO BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>1652 - SOUTIEN COM BOJO RENDADO BEGE M - BIOBELA</t>
+  </si>
+  <si>
+    <t>1652 - SOUTIEN COM BOJO RENDADO PRETO P - BIOBELA</t>
+  </si>
+  <si>
+    <t>1652 - SOUTIEN COM BOJO RENDADO BEGE PP - BIOBELA</t>
+  </si>
+  <si>
+    <t>1652 - SOUTIEN COM BOJO RENDADO BEGE G - BIOBELA</t>
+  </si>
+  <si>
+    <t>1652 - SOUTIEN COM BOJO RENDADO BEGE GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>1652 - SOUTIEN COM BOJO RENDADO BEGE EGG - BIOBELA</t>
+  </si>
+  <si>
+    <t>1652 - SOUTIEN COM BOJO RENDADO BEGE EXG - BIOBELA</t>
+  </si>
+  <si>
+    <t>1652 - SOUTIEN COM BOJO RENDADO PRETO PP - BIOBELA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -224,51 +167,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615662d4cafda53bc94fa0a0c199c65.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a46aa8b64348051e1559217b92fc0.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf84db5662c0eff752959e516d997cf.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ffe9a99095e103575662d19e9eded.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ecdb86b566edb6a19de98d5a6af61.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0f9bfb20e31fa27de0bc4cba5e4a0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e40717cf8c81e6c82347ff21cb9bc1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fce4d100749d37ebbbfa1e14e83d9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283a197422d14c3d69b2f2e93d031eb.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1392a526b50fd950aad2ec49b7773.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23643087f72bb25b23c057bb549c067d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10563bef337dd1171964523d499df2db.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a177337a25321af987968a512c4947.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e5beaad8818adff141825edbc0d94.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e32fcd4d4153d2b6f1b35d7dc55533.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea69e1e300f2d0758c6cb366dc25c8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52893a79d82a326d94d895cb80e29e53.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299044fa6bdc305a34fe421b650277e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ea0d7dcfc9441fa620412a039ebf3.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8097bb4e10eaf0d421426f4830cd96.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb38223fa2903f456d6a93920c1392b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9b09096c82bbf8cbe98f82bee8564.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c1ecdf50838324ebc379027af0595.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd65d52fd42a6c92ca840d9ccff1c4a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091d36eb328f3f5d6e3c212c2ee5ce3.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a02c92772ae9619ad1cd64f98f1892.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068049ee3bdc113874bd5897b9b0f7e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d8b6f06e4cee93853e9c22e01816a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54263b08eefb9f886c3db710a20c2478.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35a8464291d659a9422aaf2dc9f5cc.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11aeda9caca8632f3fec72cedaf034.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325db447ba429f2c2ba90970d309b748.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1ca0b2634ab4c1de290fdda6f69b6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a09816081acf2710a0ad101ac6a6f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373bc85dac689d0b22d95bbbe1c03c4.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b90a45442507edd99f40ff4a192b7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f1aa7b5a886ba03087f442affeb69.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b23afd7e9f8897c617ea8514cdd087.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9427db23360228f70dd0a4b2ecdd472.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeae72bf6666b7ca83bb267e0c0fd5e.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1135,417 +1078,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="96.691" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4577</v>
+        <v>4440</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>95.53</v>
+        <v>82.15</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4578</v>
+        <v>4442</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>100.32</v>
+        <v>82.15</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4580</v>
+        <v>4443</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>124.24</v>
+        <v>82.15</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4581</v>
+        <v>4444</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>108.99</v>
+        <v>82.15</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4582</v>
+        <v>4445</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>66.84</v>
+        <v>82.15</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4590</v>
+        <v>4446</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>13.88</v>
+        <v>82.15</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4591</v>
+        <v>4447</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>31.82</v>
+        <v>82.15</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4593</v>
+        <v>4448</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>8.95</v>
+        <v>82.15</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4595</v>
+        <v>4449</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>0.53</v>
+        <v>82.15</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4596</v>
+        <v>4450</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>0.32</v>
+        <v>180.73</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4606</v>
+        <v>4452</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>124.49</v>
+        <v>418.59</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4608</v>
+        <v>4454</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>328.15</v>
+        <v>98.15</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4609</v>
+        <v>4455</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="D14" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>372.9</v>
+        <v>92.69</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4617</v>
+        <v>4456</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>216.62</v>
+        <v>98.15</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4624</v>
+        <v>4458</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="D16" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>252.82</v>
+        <v>86.37</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4625</v>
+        <v>4459</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="D17" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>222.47</v>
+        <v>86.37</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4627</v>
+        <v>4460</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="D18" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>1.16</v>
+        <v>86.37</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4630</v>
+        <v>4461</v>
       </c>
       <c r="C19" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>153.22</v>
+        <v>86.37</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4634</v>
+        <v>4462</v>
       </c>
       <c r="C20" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="D20" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>0.38</v>
+        <v>86.37</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4639</v>
+        <v>4464</v>
       </c>
       <c r="C21" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="D21" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>15.79</v>
+        <v>86.37</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>