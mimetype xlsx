--- v0 (2026-05-24)
+++ v1 (2026-07-22)
@@ -14,209 +14,203 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 19:13</t>
-[...11 lines deleted...]
-    <t>Unid Dipirona 500Mg/Ml 2Ml Amp 0 - TEUTO</t>
+    <t>Lista gerada no: 21/07/2026 22:23</t>
+  </si>
+  <si>
+    <t>1616 - MANGAS COM VELCRO PRETO P - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>1616 - MANGAS COM VELCRO PRETO M - BIOBELA</t>
+  </si>
+  <si>
+    <t>DESINFETANTE INTERMEDIARIO HIPOCLORITO 1% 1L - CLORO LINK - PROLINK</t>
+  </si>
+  <si>
+    <t>Kit de Limpeza</t>
+  </si>
+  <si>
+    <t>PROLINK</t>
+  </si>
+  <si>
+    <t>Unid Atadura Crepom 15Cm X 1,8M - CREMER</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>Unid Atadura Crepom 20Cm X 1,8M - CREMER</t>
+  </si>
+  <si>
+    <t>Protetor Ocular Adulto  - CREMER</t>
+  </si>
+  <si>
+    <t>Protetores Faciais</t>
+  </si>
+  <si>
+    <t>Kit Atadura Ortopedica / Laminada 20Cm X 1,8M C/12 - Cremer</t>
+  </si>
+  <si>
+    <t>NYLON PRETO 5-0 C/AG 3,0  - SHALON</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>UNID PUNCH P/ BIOPSIA 2MM - UNIQMED</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>Coador de tinta descartavel pc/10 - saudmed</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>SAUDMED</t>
+  </si>
+  <si>
+    <t>Unid Ondansetrona 2Mg/Ml 2Ml Inj Amp Im/Iv - HYPOFARMA</t>
   </si>
   <si>
     <t>Soluções injetáveis</t>
   </si>
   <si>
-    <t>TEUTO</t>
-[...119 lines deleted...]
-    <t>1616 - MANGAS COM VELCRO PRETO M - BIOBELA</t>
+    <t>HYPOFARMA</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BRANCO 10CM X 10M - VITAL</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BRANCO 12,5CM X 10M  - VITALGOLD</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BRANCO 2,5CM X 10M  - VITAL</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BRANCO 5CM X 10M - VITAL</t>
+  </si>
+  <si>
+    <t>MONITOR PRE-NATAL SONAR FETAL PORTATIL - G-TECH</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>VASELINA LIQUIDA 100ML - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Hidratantes</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Unid teste oral de tolerancia a glicose sabor limao gluc up 75g frasco 300ml - Newprov</t>
+  </si>
+  <si>
+    <t>Medicamentos Livres</t>
+  </si>
+  <si>
+    <t>NEWPROV</t>
+  </si>
+  <si>
+    <t>Unid Oleo De Imersao Para Microscopia Optica 100Ml - Renylab</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>RENYLAB</t>
+  </si>
+  <si>
+    <t>Unid Teste Oral De Tolerancia A Lactose Sabor Limao Lact Up 50G Frasco 300ML - NEWPROV</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -239,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639db2b8693bdcd8f57087c17babfb4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3709a4d3c9b82d3169a03a6bd04743.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250ed2c1eb998d7c8031eccfbcd4d42.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b41f05d1aab8d357d3a1dcd3e52916.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4b08f48e92b56733a01f84318b9bd.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e07e90f60641364e7c8c8b3741a89.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cb8a5b5c6a4c59cabe018128b9232.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0720cf9caef9fd6881d8bc7a4ee3b6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0a2371c213c801ffbbfebc1cfadbb.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857e9c788187f9a9202c9be34ae3167.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcd23f9fb41b2b6125f0db6776ae2a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802059e8c808252f73e6b1bf12592f2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043026298d6117fa6c16cadeef8755ea.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35960f1ab6d503ec69b550a42d258a2b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6a9a1f2c310dbc5138d687766ae7b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cac2045f889ca90196d3303269ece6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af54c61c8e80080d6f414c51598054.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0e1cb4ad88425d830023e63ee6361.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04bbdf80d494312a6f30d53157c2f5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5a6ec5fc2c5ba39530ce6deb00960.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac881b068c7ff047d3f60a01efdc12.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b1d76a7fea30ab67f4026cd5672c0.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc3a9d687801f4a5526f70f21a1cb9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdcaf9adda645ebd7dd98fdb7b93d5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0bfb0561a1e742022f08f756b61d1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd8efdc6b8e80d35104d8cc47df8b6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e904133f56c43374c3d40d783fa42b2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0227d5d0a769e7152c5f1d5b9050444.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2570ce74653ff848e26590dea33d09a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b95e5747f64828a5e07529e138c823.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb009cd25764d2f38627ffebd4e0784.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fda70693139b778edcd3a5360bbb5.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0d9bb5c8c59091e9bbdaa94f8a2ae.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3d11748623ca1495bf2b905165acd.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd245eba1a526d2f71f87fe4559da634.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff751a86a014912685e706a6a4a1a2ba.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f229657f3ea61ca1c279080dab2ab7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53e419a007bff6010142b03890add8.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85bc29cb9f1c4802e9ce7c64246238.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886acbfdae062d5b087e43133c81efc.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1150,417 +1144,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="91.978" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="102.546" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4651</v>
+        <v>4753</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>8.48</v>
+        <v>66.74</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4654</v>
+        <v>4754</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>1.34</v>
+        <v>66.74</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4655</v>
+        <v>4764</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>6.09</v>
+        <v>4.94</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4668</v>
+        <v>4768</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>478.8</v>
+        <v>12.47</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4672</v>
+        <v>4769</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>33.39</v>
+        <v>15.79</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4674</v>
+        <v>4770</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F7" s="3">
-        <v>40.99</v>
+        <v>26.33</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4679</v>
+        <v>4772</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="F8" s="3">
-        <v>171.28</v>
+        <v>44.23</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4690</v>
+        <v>4773</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="F9" s="3">
-        <v>26.31</v>
+        <v>66.93</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4691</v>
+        <v>4774</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="F10" s="3">
-        <v>249.04</v>
+        <v>22.01</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4692</v>
+        <v>4776</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F11" s="3">
-        <v>297.57</v>
+        <v>11.68</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4693</v>
+        <v>4777</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F12" s="3">
-        <v>0.42</v>
+        <v>2.88</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4696</v>
+        <v>4782</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="E13" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="F13" s="3">
-        <v>22.97</v>
+        <v>15.62</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4710</v>
+        <v>4783</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F14" s="3">
-        <v>298.33</v>
+        <v>3.63</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4712</v>
+        <v>4784</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="E15" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F15" s="3">
-        <v>71.63</v>
+        <v>4.77</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4719</v>
+        <v>4785</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F16" s="3">
-        <v>313.93</v>
+        <v>8.57</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4742</v>
+        <v>4786</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E17" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="F17" s="3">
-        <v>2.35</v>
+        <v>242.26</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4746</v>
+        <v>4788</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="E18" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="F18" s="3">
-        <v>216.74</v>
+        <v>17.58</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4750</v>
+        <v>4792</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="E19" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="F19" s="3">
-        <v>9.58</v>
+        <v>12.26</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4753</v>
+        <v>4799</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="E20" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="F20" s="3">
-        <v>66.74</v>
+        <v>38.54</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4754</v>
+        <v>4802</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="E21" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="F21" s="3">
-        <v>66.74</v>
+        <v>15.83</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>