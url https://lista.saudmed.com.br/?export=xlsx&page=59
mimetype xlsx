--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -34,183 +34,183 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 22:23</t>
-[...2 lines deleted...]
-    <t>1616 - MANGAS COM VELCRO PRETO P - BIOBELA</t>
+    <t>Lista gerada no: 05/09/2026 07:18</t>
+  </si>
+  <si>
+    <t>MASCARA LARINGEA PVC 3,0 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Máquinas de Anestesia</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>CANULA ENDOTRAQUEAL C/BL 3,0 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>ATADURA RAYON 7,5CM X 5M EST - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>POLAR FIX</t>
+  </si>
+  <si>
+    <t>Papel Termosensivel P/ Ecg 210Mm X 30M Bionet</t>
+  </si>
+  <si>
+    <t>Eletrodos e Acessórios para ECG</t>
+  </si>
+  <si>
+    <t>SHOPEE</t>
+  </si>
+  <si>
+    <t>LUVA VINIL S/PO M - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Luvas de Vinil</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>Teste Rapido Sifilis Igg/Igm CX/2 - MEDTESTE</t>
+  </si>
+  <si>
+    <t>Testes Rápidos de Doenças Infecciosas</t>
+  </si>
+  <si>
+    <t>MEDLEVENSOHN</t>
+  </si>
+  <si>
+    <t>CM601 - GEL NEGRO DOCTOR PAHUER C/MASSAGEADOR - ORTHOPAHUER</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
+  </si>
+  <si>
+    <t>ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>AC045 - CINTA ANATOMICA ARCO PLANTAR - ORTHOPAHUER</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>AC446 - SPLINT P/ DEDO BRACEPAUHER M - ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>SG220 - LAMINA SKIN NASAL PROTECAO P/ USO CPAP - ORTHOPAHUER</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>AC3007 - BANHEIRA PORTATIL BANHO DE ASSENTO INCOLOR - ORTHOPAHUER</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>Unid Cloridrato De Bupivacaina 5Mg/Ml 20Ml S/ Vaso Amp Cx/2 - HYPOFARMA</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>HYPOFARMA</t>
+  </si>
+  <si>
+    <t>Unid cloridrato de ropivacaina 10mg/ml 20ml amp - hypofarma</t>
+  </si>
+  <si>
+    <t>Medicamentos Controlados</t>
+  </si>
+  <si>
+    <t>UNID CURATIVO HIDROCOLOIDE 10 X 10CM EXTRA FINO - WOUND CARE H</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 23G AZUL 2X 0,- BD</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>BD</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 23G AZUL 30 X 0,- BD</t>
+  </si>
+  <si>
+    <t>1621 - MODELADOR SHORT/REGATA E FECHO FRONTAL MASC. BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>16324_PREMIUM - SOUTIEN S/ REFORCO E FECHO FRONTAL CASTANHO P - BIOBELA</t>
+  </si>
+  <si>
+    <t>16324_PREMIUM - SOUTIEN S/ REFORCO E FECHO FRONTAL CASTANHO G - BIOBELA</t>
+  </si>
+  <si>
+    <t>16327_PREMIUM - MODELADOR SUBDIVIDIDO FECHO FRONTAL CASTANHO M - BIOBELA</t>
   </si>
   <si>
     <t>Cintas e Modeladores Pós-Cirúrgicos</t>
-  </si>
-[...124 lines deleted...]
-    <t>Unid Teste Oral De Tolerancia A Lactose Sabor Limao Lact Up 50G Frasco 300ML - NEWPROV</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac881b068c7ff047d3f60a01efdc12.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b1d76a7fea30ab67f4026cd5672c0.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc3a9d687801f4a5526f70f21a1cb9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdcaf9adda645ebd7dd98fdb7b93d5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0bfb0561a1e742022f08f756b61d1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd8efdc6b8e80d35104d8cc47df8b6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e904133f56c43374c3d40d783fa42b2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0227d5d0a769e7152c5f1d5b9050444.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2570ce74653ff848e26590dea33d09a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b95e5747f64828a5e07529e138c823.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb009cd25764d2f38627ffebd4e0784.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fda70693139b778edcd3a5360bbb5.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0d9bb5c8c59091e9bbdaa94f8a2ae.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3d11748623ca1495bf2b905165acd.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd245eba1a526d2f71f87fe4559da634.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff751a86a014912685e706a6a4a1a2ba.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f229657f3ea61ca1c279080dab2ab7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53e419a007bff6010142b03890add8.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85bc29cb9f1c4802e9ce7c64246238.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886acbfdae062d5b087e43133c81efc.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5d15d9f762666a6ee3235cc37bf69.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba650b435c025871713024982600ffa4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d6ee454e884fc45df2c253e13b8a8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc6c5ec1d4f89083fed3fe7c1bd1f5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014132f8fb188629d1f4b7e0d7340db.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b62128ae55bc773cc62349db6256a1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affc5a2e5928342c509b57ce32a9b21.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368c11a1e56548619b199d74bacdf98.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fae27539c0737533562c2ab5d6a00.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31aa8e9975c81e0d0d4cc8a905140f2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0771b21f002f9025fef6aea5a0a2ad.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df529db5785ddca5a14d1a862dc7db1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa281a1cf1a6c55d6e38e5ef43f9a2a7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ee1a560347ccb18021d75f4a83edf.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f0fca85cb312a2c6c3e76f3afe89f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713ed0f1335caf701e8727db2f04233.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c747be295c536f2bb858fd0ce6d85fe.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8aa444fccf28482eeebffa2c3110b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1091724a51afd253d1fa06783a2b4e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7ce083fb98163838efac923a3b4e8.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1144,417 +1144,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="102.546" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4753</v>
+        <v>4554</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>66.74</v>
+        <v>34.65</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4754</v>
+        <v>4555</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>66.74</v>
+        <v>7.56</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4764</v>
+        <v>4556</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>4.94</v>
+        <v>13.42</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4768</v>
+        <v>4559</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>12.47</v>
+        <v>89.08</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4769</v>
+        <v>4564</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>15.79</v>
+        <v>27.07</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4770</v>
+        <v>4570</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>26.33</v>
+        <v>146.18</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4772</v>
+        <v>4577</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>44.23</v>
+        <v>95.53</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4773</v>
+        <v>4578</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="F9" s="3">
-        <v>66.93</v>
+        <v>100.32</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4774</v>
+        <v>4580</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="3">
-        <v>22.01</v>
+        <v>124.24</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4776</v>
+        <v>4582</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F11" s="3">
-        <v>11.68</v>
+        <v>66.84</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4777</v>
+        <v>4583</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="F12" s="3">
-        <v>2.88</v>
+        <v>191.29</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4782</v>
+        <v>4590</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>15.62</v>
+        <v>13.88</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4783</v>
+        <v>4591</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F14" s="3">
-        <v>3.63</v>
+        <v>31.82</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4784</v>
+        <v>4593</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="F15" s="3">
-        <v>4.77</v>
+        <v>8.95</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4785</v>
+        <v>4595</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="F16" s="3">
-        <v>8.57</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4786</v>
+        <v>4596</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="D17" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E17" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F17" s="3">
-        <v>242.26</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4788</v>
+        <v>4600</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="E18" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="F18" s="3">
-        <v>17.58</v>
+        <v>278.08</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4792</v>
+        <v>4606</v>
       </c>
       <c r="C19" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D19" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E19" t="s">
         <v>46</v>
       </c>
       <c r="F19" s="3">
-        <v>12.26</v>
+        <v>124.49</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4799</v>
+        <v>4607</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D20" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="E20" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="F20" s="3">
-        <v>38.54</v>
+        <v>131.52</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4802</v>
+        <v>4608</v>
       </c>
       <c r="C21" t="s">
+        <v>49</v>
+      </c>
+      <c r="D21" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="E21" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="3">
-        <v>15.83</v>
+        <v>328.15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>