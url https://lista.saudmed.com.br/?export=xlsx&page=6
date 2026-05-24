--- v0 (2026-04-01)
+++ v1 (2026-05-24)
@@ -1,219 +1,234 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpg" ContentType="image/png"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
-    <t>Preço en U$</t>
-[...5 lines deleted...]
-    <t>CANULA ENDOTRAQUEAL C/BL 4,5 - VITALGOLD</t>
+    <t>Preço en R$</t>
+  </si>
+  <si>
+    <t>Lista gerada no: 24/05/2026 14:53</t>
+  </si>
+  <si>
+    <t>CATGUT SIMPLES C/AG 4,0 GIN  - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>SORO GLICOSE 50% 10ML AMP - SAMTEC</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>SAMTEC</t>
+  </si>
+  <si>
+    <t>Glutacin 2% (2DIAS) 5L - CINORD</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>CINORD</t>
+  </si>
+  <si>
+    <t>CLORETO DE POTASSIO 19,1% 10ML AMP - SAMTEC</t>
+  </si>
+  <si>
+    <t>CLORETO DE SODIO 0,9% 10ML AMP - SAMTEC</t>
+  </si>
+  <si>
+    <t>LUVA VINIL C/PO P - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Vinil</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>5635 - PINCA ANATOMICA DENTE 3MM 16CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>Atadura Vetrap 5Cm X 4,5M Azul C/ Patas - LA VET</t>
+  </si>
+  <si>
+    <t>Veterinario</t>
+  </si>
+  <si>
+    <t>TKL</t>
+  </si>
+  <si>
+    <t>Frasco Nutri Enteral 100ML - BIOBASE</t>
+  </si>
+  <si>
+    <t>Suplementos</t>
+  </si>
+  <si>
+    <t>BIOBASE</t>
+  </si>
+  <si>
+    <t>UNID CATETER 16G CINZA - DESCARPACK</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
-    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
-[...85 lines deleted...]
-  <si>
     <t>DESCARPACK</t>
   </si>
   <si>
     <t>GEL P/ ULTRASSOM ECG BOLSA 5KG (PLURIGEL) - CARBOGEL</t>
   </si>
   <si>
     <t>Eletrodos e Acessórios para ECG</t>
   </si>
   <si>
     <t>CARBOGEL</t>
   </si>
   <si>
     <t>BOLSA TERMICA (GELBAG) 450G - CARBOGEL</t>
   </si>
   <si>
     <t>Acessórios e Peças para Equipamentos</t>
   </si>
   <si>
     <t>EXTENSOR 120CM LL - MEDSONDA</t>
   </si>
   <si>
     <t>MEDSONDA</t>
   </si>
   <si>
     <t>Fio Guia Intubacao 3,MM 10FR - WELL LEAD</t>
   </si>
   <si>
     <t>Equipos de Respiração</t>
   </si>
   <si>
     <t>CIRURGICA FERNANDES C.MAT.CIR.HO.SO.LTDA</t>
   </si>
   <si>
     <t>ALMOTOLIA 250ML BICO RETO MARROM - JPROLAB</t>
   </si>
   <si>
     <t>Plásticos e Consumíveis para Laboratório</t>
   </si>
   <si>
     <t>JPROLAB IND E COM DE PROD P/ LAB LTDA</t>
+  </si>
+  <si>
+    <t>IODOPOLIVIDONA 10% D. SUAVE DEGERMANTE TENSOATIV. 100ML (RIODEINE) - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Unid Metoclopramida 5Mg/Ml 2Ml Amp - METROFARMA</t>
+  </si>
+  <si>
+    <t>Digestivos</t>
+  </si>
+  <si>
+    <t>FARMACE</t>
+  </si>
+  <si>
+    <t>Unid Lidocaina 2% 20Ml S/Vaso Cx/2 - HYPOFARMA</t>
+  </si>
+  <si>
+    <t>HYPOFARMA</t>
+  </si>
+  <si>
+    <t>ALCOOL SWAB PARA ASSEPSIA - UNIQMED</t>
+  </si>
+  <si>
+    <t>Saneantes</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>Unid lidocaina 2% 20ml c/vaso cx/2- Hypofarma</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +251,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc6eb9f8dcfe1ad66c485c9793920b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4499645f78ebbc94dc89a29d599cff.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c8f81dc20423f0b22380ab6922a85.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d7451f0f4218247e82cfa73f38dc1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9de9d461621644f5167dfae22fdbd4.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69cb1f0d7d85ab9fe442e7d79bd2cd.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cf287e80adbd9fd4d70861c6bf2a5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f85a65ef7e9114ba192f60fef0cd84.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52162321613d87a9eedb8bff374be36.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8538e3adf6d1ff44d78cd0a90aa27a1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df09c6349f2bafc5ca738ec217ed264.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9b9c54f075fc16a31020e5a760d06.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23225a2955c1c5df0746a177685b3ca1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5810635f4dceb7a18eb16c0c04d43.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a548b60c7af15f25866082ccb73d138.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23edcbf28977c9ef9db47af1d6c4f92.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881fe6b25402e460b04b51ff194a13d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6878a0baffa91a263cbf60e3f35bb5.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d04eee390f45d8f04ff9c34f7c73b3.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc2646a2880c1457f1293dc43a42b8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccae1e84cd9b257dc618ad7376356d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544aa310e0af8b4ba3d87a317284d02.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90bbaf59eda36e6adfe853be8f7f1b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03383e4f4563c0f60f358c3bf08e40f2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501499c0d78d482e807fce36e5bd0d6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733814fc6ee1d96065b5b3fe528d466e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce38fb8888ce2c7c88d86915bae7e0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a27f944732fced692859c9713c1d5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61786940356f19a90324a39a8e65db79.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf313d9820036b66135ce1faf6ecad7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc310c119f9925e86d4628e5ce2c707.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8223bfdc73bef3dc47320b66154c753.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bdab83a451a69d9034f046315f05c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d502f62bbcae411aeb95498ac1d799d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fa28188074c8bb6e15886c59ad8cd.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519482be2a5c1df9cf6d2d0a2fa904e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5d48fe6a1fc79fac2fcc819161d7d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ffe3a80afff89fdcae4319b824d19.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8e3613d1d77fb57870c5a2f1b9dcc.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed3911768ea0c8c18fe44cf0e9a864.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1147,417 +1162,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="94.263" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>446</v>
+        <v>460</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>6.19</v>
+        <v>162.79</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>6.21</v>
+        <v>1.26</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>448</v>
+        <v>471</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>6.5</v>
+        <v>147.8</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>449</v>
+        <v>472</v>
       </c>
       <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
         <v>12</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>8.6</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>451</v>
+        <v>473</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>4.82</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>460</v>
+        <v>477</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F7" s="3">
-        <v>146.97</v>
+        <v>16.28</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>468</v>
+        <v>478</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="F8" s="3">
-        <v>1.15</v>
+        <v>49.41</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>471</v>
+        <v>487</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="F9" s="3">
-        <v>103.93</v>
+        <v>11.78</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>472</v>
+        <v>490</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="F10" s="3">
-        <v>0.85</v>
+        <v>1.47</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>473</v>
+        <v>500</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="F11" s="3">
-        <v>0.43</v>
+        <v>1.74</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>477</v>
+        <v>503</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="E12" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="F12" s="3">
-        <v>16.99</v>
+        <v>40.7</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>478</v>
+        <v>504</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="E13" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="F13" s="3">
-        <v>42.35</v>
+        <v>13.76</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>487</v>
+        <v>507</v>
       </c>
       <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" t="s">
         <v>31</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="F14" s="3">
-        <v>10.1</v>
+        <v>2.58</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>490</v>
+        <v>515</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="E15" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="F15" s="3">
-        <v>1.26</v>
+        <v>16.7</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>500</v>
+        <v>516</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F16" s="3">
-        <v>1.04</v>
+        <v>5.59</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>503</v>
+        <v>519</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="F17" s="3">
-        <v>40.01</v>
+        <v>12.33</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>504</v>
+        <v>529</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="E18" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="F18" s="3">
-        <v>14.31</v>
+        <v>1.53</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>507</v>
+        <v>531</v>
       </c>
       <c r="C19" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="F19" s="3">
-        <v>2.87</v>
+        <v>10.06</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>515</v>
+        <v>533</v>
       </c>
       <c r="C20" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="D20" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="E20" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="F20" s="3">
-        <v>10.99</v>
+        <v>8.38</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>516</v>
+        <v>534</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="D21" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F21" s="3">
-        <v>4.79</v>
+        <v>13.78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>