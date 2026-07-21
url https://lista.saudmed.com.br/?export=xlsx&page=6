--- v1 (2026-05-24)
+++ v2 (2026-07-21)
@@ -34,201 +34,201 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 14:53</t>
-[...2 lines deleted...]
-    <t>CATGUT SIMPLES C/AG 4,0 GIN  - SHALON</t>
+    <t>Lista gerada no: 21/07/2026 18:24</t>
+  </si>
+  <si>
+    <t>Glutacin 2% (2DIAS) 5L - CINORD</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>CINORD</t>
+  </si>
+  <si>
+    <t>CLORETO DE POTASSIO 19,1% 10ML AMP - SAMTEC</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>SAMTEC</t>
+  </si>
+  <si>
+    <t>CLORETO DE SODIO 0,9% 10ML AMP - SAMTEC</t>
+  </si>
+  <si>
+    <t>LUVA VINIL C/PO P - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Vinil</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>5635 - PINCA ANATOMICA DENTE 3MM 16CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>Atadura Vetrap 5Cm X 4,5M Azul C/ Patas - LA VET</t>
+  </si>
+  <si>
+    <t>Veterinario</t>
+  </si>
+  <si>
+    <t>TKL</t>
+  </si>
+  <si>
+    <t>UNID CATETER 16G CINZA - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>GEL P/ ULTRASSOM ECG BOLSA 5KG (PLURIGEL) - CARBOGEL</t>
+  </si>
+  <si>
+    <t>Eletrodos e Acessórios para ECG</t>
+  </si>
+  <si>
+    <t>CARBOGEL</t>
+  </si>
+  <si>
+    <t>BOLSA TERMICA (GELBAG) 450G - CARBOGEL</t>
+  </si>
+  <si>
+    <t>Acessórios e Peças para Equipamentos</t>
+  </si>
+  <si>
+    <t>EXTENSOR 120CM LL - MEDSONDA</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>Fio Guia Intubacao 3,MM 10FR - WELL LEAD</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>CIRURGICA FERNANDES C.MAT.CIR.HO.SO.LTDA</t>
+  </si>
+  <si>
+    <t>ALMOTOLIA 250ML BICO RETO MARROM - JPROLAB</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>JPROLAB IND E COM DE PROD P/ LAB LTDA</t>
+  </si>
+  <si>
+    <t>IODOPOLIVIDONA 10% D. SUAVE DEGERMANTE TENSOATIV. 100ML (RIODEINE) - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Unid Metoclopramida 5Mg/Ml 2Ml Amp - METROFARMA</t>
+  </si>
+  <si>
+    <t>Digestivos</t>
+  </si>
+  <si>
+    <t>FARMACE</t>
+  </si>
+  <si>
+    <t>Unid Lidocaina 2% 20Ml S/Vaso Cx/2 - HYPOFARMA</t>
+  </si>
+  <si>
+    <t>HYPOFARMA</t>
+  </si>
+  <si>
+    <t>ALCOOL SWAB PARA ASSEPSIA - UNIQMED</t>
+  </si>
+  <si>
+    <t>Saneantes</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>Unid lidocaina 2% 20ml c/vaso cx/2- Hypofarma</t>
+  </si>
+  <si>
+    <t>UNID AC POLIGLICOLICO 5-0 C/AG 1,5 - SHALON</t>
   </si>
   <si>
     <t>Suturas</t>
   </si>
   <si>
     <t>SHALON</t>
   </si>
   <si>
-    <t>SORO GLICOSE 50% 10ML AMP - SAMTEC</t>
-[...137 lines deleted...]
-    <t>Unid lidocaina 2% 20ml c/vaso cx/2- Hypofarma</t>
+    <t>Joelheira Neoprene P - ACCTION</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>ACCTION INDUSTRIA E COMERCIO DE ARTIGOS ESPORTIVOS</t>
+  </si>
+  <si>
+    <t>UNID AC POLIGLICOLICO 0 C/AG 4,0 - SHALON</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -251,51 +251,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccae1e84cd9b257dc618ad7376356d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544aa310e0af8b4ba3d87a317284d02.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90bbaf59eda36e6adfe853be8f7f1b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03383e4f4563c0f60f358c3bf08e40f2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501499c0d78d482e807fce36e5bd0d6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733814fc6ee1d96065b5b3fe528d466e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce38fb8888ce2c7c88d86915bae7e0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a27f944732fced692859c9713c1d5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61786940356f19a90324a39a8e65db79.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf313d9820036b66135ce1faf6ecad7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc310c119f9925e86d4628e5ce2c707.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8223bfdc73bef3dc47320b66154c753.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bdab83a451a69d9034f046315f05c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d502f62bbcae411aeb95498ac1d799d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fa28188074c8bb6e15886c59ad8cd.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519482be2a5c1df9cf6d2d0a2fa904e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5d48fe6a1fc79fac2fcc819161d7d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ffe3a80afff89fdcae4319b824d19.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8e3613d1d77fb57870c5a2f1b9dcc.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed3911768ea0c8c18fe44cf0e9a864.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0384fd2924d499f58aa308543b68a94.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8595482719b36f8ef4ec9c411227709.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbac37cc1bd280276ffbd62e30cc984.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f6d8276af187f13ea1f2e4fb2c0a7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166a6c75258d28960b171abdca7d912.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec04bcecf8c2157f38ace33bfa3759f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee787a6cd65fc42c11590b5d0e1390cb.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069dd4f4221b810ed061d090137b6af.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ae2bf58c54e5f1c92718a888ac743.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd785fd18d2e00c4042463a01f59cc98.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bf307226d65f2c59259081615b208.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80787ec707e9cf245d3b07b18432aca.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcb6dfa36554cc5f4eaa89777f4f66.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f15f03be402f11f4a789c626ebbea.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709e798e483aafa491a7b57a8c7b2c4.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b350b9f67312e1da1ee72c7daf09c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba2105bb3fd761502f3b4dd12acafe.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08354c4bb0b56497f0ef77df06b7655.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a8d31878487650856bc251d93966d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bbb0a495a5bc3b8298594baf3e76a.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1164,415 +1164,415 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="94.263" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>460</v>
+        <v>471</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>162.79</v>
+        <v>147.8</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>1.26</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>147.8</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>0.99</v>
+        <v>16.28</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F6" s="3">
-        <v>0.53</v>
+        <v>49.41</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F7" s="3">
-        <v>16.28</v>
+        <v>11.78</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>478</v>
+        <v>500</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F8" s="3">
-        <v>49.41</v>
+        <v>1.74</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>487</v>
+        <v>503</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>11.78</v>
+        <v>40.7</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>490</v>
+        <v>504</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" t="s">
         <v>28</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>1.47</v>
+        <v>13.76</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>500</v>
+        <v>507</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>32</v>
       </c>
       <c r="F11" s="3">
-        <v>1.74</v>
+        <v>2.58</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>503</v>
+        <v>515</v>
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
       <c r="D12" t="s">
         <v>34</v>
       </c>
       <c r="E12" t="s">
         <v>35</v>
       </c>
       <c r="F12" s="3">
-        <v>40.7</v>
+        <v>16.7</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>504</v>
+        <v>516</v>
       </c>
       <c r="C13" t="s">
         <v>36</v>
       </c>
       <c r="D13" t="s">
         <v>37</v>
       </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F13" s="3">
-        <v>13.76</v>
+        <v>5.59</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>507</v>
+        <v>519</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F14" s="3">
-        <v>2.58</v>
+        <v>12.33</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>515</v>
+        <v>529</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F15" s="3">
-        <v>16.7</v>
+        <v>1.53</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>516</v>
+        <v>531</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>45</v>
       </c>
       <c r="F16" s="3">
-        <v>5.59</v>
+        <v>10.06</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>519</v>
+        <v>533</v>
       </c>
       <c r="C17" t="s">
         <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="E17" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F17" s="3">
-        <v>12.33</v>
+        <v>8.38</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>529</v>
+        <v>534</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D18" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="F18" s="3">
-        <v>1.53</v>
+        <v>13.78</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="C19" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>52</v>
       </c>
       <c r="F19" s="3">
-        <v>10.06</v>
+        <v>15.62</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>533</v>
+        <v>545</v>
       </c>
       <c r="C20" t="s">
         <v>53</v>
       </c>
       <c r="D20" t="s">
         <v>54</v>
       </c>
       <c r="E20" t="s">
         <v>55</v>
       </c>
       <c r="F20" s="3">
-        <v>8.38</v>
+        <v>248.43</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>534</v>
+        <v>551</v>
       </c>
       <c r="C21" t="s">
         <v>56</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="E21" t="s">
         <v>52</v>
       </c>
       <c r="F21" s="3">
-        <v>13.78</v>
+        <v>15.62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>