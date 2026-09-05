--- v2 (2026-07-21)
+++ v3 (2026-09-05)
@@ -1,234 +1,234 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 18:24</t>
+    <t>Lista gerada no: 04/09/2026 23:34</t>
+  </si>
+  <si>
+    <t>CANULA ENDOTRAQUEAL C/BL 4,5 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>CANULA ENDOTRAQUEAL C/BL 5,0 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>CANULA ENDOTRAQUEAL S/BL 2,5 - VITALGOLD</t>
   </si>
   <si>
     <t>Glutacin 2% (2DIAS) 5L - CINORD</t>
   </si>
   <si>
     <t>Químicos e Soluções</t>
   </si>
   <si>
     <t>CINORD</t>
   </si>
   <si>
     <t>CLORETO DE POTASSIO 19,1% 10ML AMP - SAMTEC</t>
   </si>
   <si>
     <t>Soluções injetáveis</t>
   </si>
   <si>
     <t>SAMTEC</t>
   </si>
   <si>
-    <t>CLORETO DE SODIO 0,9% 10ML AMP - SAMTEC</t>
-[...10 lines deleted...]
-  <si>
     <t>5635 - PINCA ANATOMICA DENTE 3MM 16CM - BSZ</t>
   </si>
   <si>
     <t>Instrumentos Cirúrgicos</t>
   </si>
   <si>
     <t>BSZ</t>
   </si>
   <si>
     <t>Atadura Vetrap 5Cm X 4,5M Azul C/ Patas - LA VET</t>
   </si>
   <si>
     <t>Veterinario</t>
   </si>
   <si>
     <t>TKL</t>
   </si>
   <si>
+    <t>Frasco Nutri Enteral 100ML - BIOBASE</t>
+  </si>
+  <si>
+    <t>Suplementos</t>
+  </si>
+  <si>
+    <t>BIOBASE</t>
+  </si>
+  <si>
     <t>UNID CATETER 16G CINZA - DESCARPACK</t>
   </si>
   <si>
-    <t>Sondas e Cateteres</t>
-[...1 lines deleted...]
-  <si>
     <t>DESCARPACK</t>
   </si>
   <si>
-    <t>GEL P/ ULTRASSOM ECG BOLSA 5KG (PLURIGEL) - CARBOGEL</t>
-[...13 lines deleted...]
-  <si>
     <t>EXTENSOR 120CM LL - MEDSONDA</t>
   </si>
   <si>
     <t>MEDSONDA</t>
   </si>
   <si>
-    <t>Fio Guia Intubacao 3,MM 10FR - WELL LEAD</t>
-[...5 lines deleted...]
-    <t>CIRURGICA FERNANDES C.MAT.CIR.HO.SO.LTDA</t>
+    <t>Unid Clareador Dental 10% Peroxido Carbamida Whiteness Perfect - FGM</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>FGM</t>
   </si>
   <si>
     <t>ALMOTOLIA 250ML BICO RETO MARROM - JPROLAB</t>
   </si>
   <si>
     <t>Plásticos e Consumíveis para Laboratório</t>
   </si>
   <si>
     <t>JPROLAB IND E COM DE PROD P/ LAB LTDA</t>
   </si>
   <si>
     <t>IODOPOLIVIDONA 10% D. SUAVE DEGERMANTE TENSOATIV. 100ML (RIODEINE) - RIOQUIMICA</t>
   </si>
   <si>
     <t>RIOQUIMICA</t>
   </si>
   <si>
     <t>Unid Metoclopramida 5Mg/Ml 2Ml Amp - METROFARMA</t>
   </si>
   <si>
     <t>Digestivos</t>
   </si>
   <si>
     <t>FARMACE</t>
   </si>
   <si>
-    <t>Unid Lidocaina 2% 20Ml S/Vaso Cx/2 - HYPOFARMA</t>
+    <t>Unid lidocaina 2% 20ml c/vaso cx/2- Hypofarma</t>
   </si>
   <si>
     <t>HYPOFARMA</t>
   </si>
   <si>
-    <t>ALCOOL SWAB PARA ASSEPSIA - UNIQMED</t>
-[...10 lines deleted...]
-  <si>
     <t>UNID AC POLIGLICOLICO 5-0 C/AG 1,5 - SHALON</t>
   </si>
   <si>
     <t>Suturas</t>
   </si>
   <si>
     <t>SHALON</t>
   </si>
   <si>
     <t>Joelheira Neoprene P - ACCTION</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
     <t>ACCTION INDUSTRIA E COMERCIO DE ARTIGOS ESPORTIVOS</t>
   </si>
   <si>
+    <t>KIT ESTETO/ESFIGMO METAL - SOLIDOR</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
     <t>UNID AC POLIGLICOLICO 0 C/AG 4,0 - SHALON</t>
+  </si>
+  <si>
+    <t>AVENTAL BRANCO 20G S/ MANGA PC/10 - ANADONA</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>ANADONA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -251,51 +251,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0384fd2924d499f58aa308543b68a94.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8595482719b36f8ef4ec9c411227709.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbac37cc1bd280276ffbd62e30cc984.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f6d8276af187f13ea1f2e4fb2c0a7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166a6c75258d28960b171abdca7d912.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec04bcecf8c2157f38ace33bfa3759f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee787a6cd65fc42c11590b5d0e1390cb.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069dd4f4221b810ed061d090137b6af.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ae2bf58c54e5f1c92718a888ac743.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd785fd18d2e00c4042463a01f59cc98.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bf307226d65f2c59259081615b208.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80787ec707e9cf245d3b07b18432aca.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcb6dfa36554cc5f4eaa89777f4f66.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f15f03be402f11f4a789c626ebbea.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709e798e483aafa491a7b57a8c7b2c4.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b350b9f67312e1da1ee72c7daf09c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba2105bb3fd761502f3b4dd12acafe.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08354c4bb0b56497f0ef77df06b7655.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a8d31878487650856bc251d93966d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bbb0a495a5bc3b8298594baf3e76a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ac5f1893865dfd474148ff9778728.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df1cdcdc4d8f06c5579ec55dedbc6e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2ed84138fdf8d289fe9654fff0277.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0322e4463028a05dec20eb18152d9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801d8332a8faacf7a94b74f77c0f053.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c1a252bcc4f248ad3bca4a5f7e89d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd726593f49ff7403d42850de4470d3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2a2f9cfb2f37e77e8611e199a4902.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8f9e96fd9a472096c5abfe84d34a3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d358452eec0bdce34d446c257c2e24.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45768aa033d0f33efe11bda4f796ef.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1024d5e385e75ae9734b54d87ec2369.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af48cfc4e63c05965e6bc6ffda2571.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10969e543a2da537f826d752bbe423.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e67e65a6e01895e306771ffa25aafd.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe0fd04c4e20d4c2fab2cb60eb1a6e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c661c66d206465b1cdb8a79f3f8e431.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7543b8547bc5ca3536fd0d45c8e00.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a04322875d2bac22f8f32b81592cc5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224ff33e3360a1fe18838ac1d7b43c6.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1163,416 +1163,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="94.263" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>471</v>
+        <v>446</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>147.8</v>
+        <v>7.22</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>472</v>
+        <v>447</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>0.99</v>
+        <v>7.25</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>473</v>
+        <v>451</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>0.53</v>
+        <v>5.63</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" t="s">
         <v>14</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>16.28</v>
+        <v>147.8</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>478</v>
+        <v>472</v>
       </c>
       <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" t="s">
         <v>17</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>49.41</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>487</v>
+        <v>478</v>
       </c>
       <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" t="s">
         <v>20</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>11.78</v>
+        <v>49.41</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>500</v>
+        <v>487</v>
       </c>
       <c r="C8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" t="s">
         <v>23</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>1.74</v>
+        <v>11.78</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>503</v>
+        <v>490</v>
       </c>
       <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" t="s">
         <v>26</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>40.7</v>
+        <v>1.47</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="3">
-        <v>13.76</v>
+        <v>1.74</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
         <v>507</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F11" s="3">
-        <v>2.58</v>
+        <v>3.82</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="C12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" t="s">
+        <v>32</v>
+      </c>
+      <c r="E12" t="s">
         <v>33</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>16.7</v>
+        <v>35.6</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
         <v>516</v>
       </c>
       <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" t="s">
+        <v>35</v>
+      </c>
+      <c r="E13" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="F13" s="3">
         <v>5.59</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
         <v>519</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E14" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="F14" s="3">
         <v>12.33</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
         <v>529</v>
       </c>
       <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" t="s">
+        <v>40</v>
+      </c>
+      <c r="E15" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="F15" s="3">
         <v>1.53</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="F16" s="3">
-        <v>10.06</v>
+        <v>15.06</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="C17" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" t="s">
+        <v>45</v>
+      </c>
+      <c r="E17" t="s">
         <v>46</v>
       </c>
-      <c r="D17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>8.38</v>
+        <v>15.62</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>534</v>
+        <v>545</v>
       </c>
       <c r="C18" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18" t="s">
+        <v>48</v>
+      </c>
+      <c r="E18" t="s">
         <v>49</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>13.78</v>
+        <v>248.43</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>535</v>
+        <v>546</v>
       </c>
       <c r="C19" t="s">
         <v>50</v>
       </c>
       <c r="D19" t="s">
         <v>51</v>
       </c>
       <c r="E19" t="s">
         <v>52</v>
       </c>
       <c r="F19" s="3">
-        <v>15.62</v>
+        <v>161.8</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="C20" t="s">
         <v>53</v>
       </c>
       <c r="D20" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="E20" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="F20" s="3">
-        <v>248.43</v>
+        <v>15.62</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>551</v>
+        <v>564</v>
       </c>
       <c r="C21" t="s">
+        <v>54</v>
+      </c>
+      <c r="D21" t="s">
+        <v>55</v>
+      </c>
+      <c r="E21" t="s">
         <v>56</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>15.62</v>
+        <v>20.12</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>