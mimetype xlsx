--- v0 (2026-05-24)
+++ v1 (2026-07-22)
@@ -14,206 +14,212 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 18:18</t>
-[...2 lines deleted...]
-    <t>DESINFETANTE INTERMEDIARIO HIPOCLORITO 1% 1L - CLORO LINK - PROLINK</t>
+    <t>Lista gerada no: 21/07/2026 21:20</t>
+  </si>
+  <si>
+    <t>Unid Cloridrato De Clonidina 150Mg/Ml 1Ml Inj Amp - CRISTALIA</t>
+  </si>
+  <si>
+    <t>Anti-hipertensivos</t>
+  </si>
+  <si>
+    <t>CRISTALIA</t>
+  </si>
+  <si>
+    <t>SORO GLICOSE 10% 1L BOLSA - JP</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
+  </si>
+  <si>
+    <t>SORO GLICOSE 10% 500ML BOLSA - JP</t>
+  </si>
+  <si>
+    <t>SORO GLICOSE 10% 250ML BOLSA MT/3- JP</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 27G CINZA 1X 0,40 - BD</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>BD</t>
+  </si>
+  <si>
+    <t>Escova clorexidina 2% 22ml cx/4- Cristalia</t>
+  </si>
+  <si>
+    <t>Auxiliares de Banho e Higiene</t>
+  </si>
+  <si>
+    <t>Lapis Retratil Branco P/ Olho E Marcacao - Ruby Kisses</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>KUBATA</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BEGE 12,5MM X 10M - 3M</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>3M</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 7,- MUCAMBO</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>MUCAMBO</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 6,- MUCAMBO</t>
+  </si>
+  <si>
+    <t>Protetor auricular de silicone - Supermedy</t>
+  </si>
+  <si>
+    <t>Protetores Faciais</t>
+  </si>
+  <si>
+    <t>SUPERMEDY</t>
+  </si>
+  <si>
+    <t>AVENTAL CIR EST 40G EG AZUL - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>Crm - Unid Citrato De Fentanila 50Mcg/Ml 2Ml - Hipolabor</t>
+  </si>
+  <si>
+    <t>Medicamentos Controlados</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Crm - Unid Naloxona 0,4Mg/Ml 1Ml Sol Inj - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Frasco Borrifador Plastico 500Ml Transparente - VONDER</t>
   </si>
   <si>
     <t>Kit de Limpeza</t>
   </si>
   <si>
-    <t>PROLINK</t>
-[...5 lines deleted...]
-    <t>Ataduras</t>
+    <t>VONDER</t>
+  </si>
+  <si>
+    <t>CAMPO OPERATORIO 4X 50CM C/RX  - HELENA</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>AMED</t>
+  </si>
+  <si>
+    <t>Fita Micropore Branco 5Cm X 4,5M Mt/3 - PROCITEX</t>
   </si>
   <si>
     <t>CREMER</t>
   </si>
   <si>
-    <t>Unid Atadura Crepom 20Cm X 1,8M - CREMER</t>
-[...113 lines deleted...]
-    <t>CRISTALIA</t>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 7,0 - MUCAMBO</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 20ML S/AG LL - SR</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>SR</t>
+  </si>
+  <si>
+    <t>Colchao Air Plus Pneumatico C/ Motor Anti Escaras 127V - SUPERMEDY</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +242,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef605b26c2dffef5f5fb387a609bef.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2f8d82104169e3b7c858b99c20890.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f488509613ea2e1c592f98d11229cf.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34199966eac0a6b733a3509471b7562c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cf7cfb4bcb579c1bf4b184d7e7974.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01193a7a2a1baf44ab3c33e49bd848ea.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be902facf52170b443c2277f9188eff0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66b62cbeda5b18f8c06500ac184e34.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c7247aa7579ead393f44f94b8e9c3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867ffaab55d3b14257c19392c7380b6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01423b765f055d17b8b019bc8f60f646.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679fd8d0fea2aca06c9579b579e9ab6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f414df900682fa1f4d1d0e02f275a2a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06faffcb157af1abd304fa2fbe8624a8.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43521ff568b2d0502eaf4f88bf5428.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28feba9397c0ef4397e5b930f07a54b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e0bddb2fcd0a0d47122653697ec31.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2ef56d3cd6172f243ab65d859bfad.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49cca54657f3d177900aeda0f34959.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38438261158e35cd6c606bdee458a66d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d320e99f945e9ac6391996db1db6db.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d335ba26053a8090519416f1a6c3dc.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3294fcf2dd33adc2a9d9378517fcac.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e7e958eff90175c419733c1abf968.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18166bf2b814e7442006c1827261618e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300b6e036a3f9c7dbfd4fe6619d9429.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e524d9be2bfa04ad9c61fa9a25e137.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941222136af25aedf97739fbf3d2770.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2386d90946d57d2004d4dcff6d8242.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506691f2fe4c8e1dd8638783f1596ef2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf5fb781e36bc60faf1af16c0901d1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de079e9f355ece2f646d03b7514526d9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfcf35a3fda05ad411b4013e09d68c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f950f300cac78885a97399913db5dd.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fad894c90a92f1db53a61892f67bb.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e27ab66ee14b97315d04d96012c63.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632b22cc7ec7887f0b184d7de6ed29b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b97928a144eba945610c9d145f447.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed11fde47e0e9fa55feebd0fe6eda1.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bdc2946665ccfb89597d3321cb105.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1147,417 +1153,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="102.546" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4764</v>
+        <v>4808</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>4.94</v>
+        <v>13.29</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4768</v>
+        <v>4809</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>12.47</v>
+        <v>21.08</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4769</v>
+        <v>4810</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>15.79</v>
+        <v>13.17</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4770</v>
+        <v>4811</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>26.33</v>
+        <v>9.72</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4772</v>
+        <v>4815</v>
       </c>
       <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
         <v>16</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F6" s="3">
-        <v>44.23</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4773</v>
+        <v>4818</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>66.93</v>
+        <v>3.95</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4774</v>
+        <v>4822</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>22.01</v>
+        <v>50.65</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4776</v>
+        <v>4824</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>11.68</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4777</v>
+        <v>4830</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10" t="s">
         <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="3">
-        <v>2.88</v>
+        <v>3.61</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4782</v>
+        <v>4831</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="F11" s="3">
-        <v>15.62</v>
+        <v>4.49</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4783</v>
+        <v>4833</v>
       </c>
       <c r="C12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" t="s">
         <v>31</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F12" s="3">
-        <v>3.63</v>
+        <v>3.21</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4784</v>
+        <v>4836</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="E13" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="F13" s="3">
-        <v>4.77</v>
+        <v>29.93</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4785</v>
+        <v>4844</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="E14" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="F14" s="3">
-        <v>8.57</v>
+        <v>5.36</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4786</v>
+        <v>4847</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F15" s="3">
-        <v>242.26</v>
+        <v>21.04</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4788</v>
+        <v>4848</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F16" s="3">
-        <v>17.58</v>
+        <v>17.93</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4792</v>
+        <v>4853</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="F17" s="3">
-        <v>12.26</v>
+        <v>116.72</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4799</v>
+        <v>4855</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D18" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F18" s="3">
-        <v>38.54</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4802</v>
+        <v>4856</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="E19" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="F19" s="3">
-        <v>15.83</v>
+        <v>3.61</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4805</v>
+        <v>4857</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D20" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="E20" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F20" s="3">
-        <v>7.41</v>
+        <v>0.63</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4808</v>
+        <v>4862</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D21" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E21" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="F21" s="3">
-        <v>13.29</v>
+        <v>251.83</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>