--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,212 +14,209 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 21:20</t>
-[...26 lines deleted...]
-    <t>UNID AGULHA 27G CINZA 1X 0,40 - BD</t>
+    <t>Lista gerada no: 05/09/2026 07:19</t>
+  </si>
+  <si>
+    <t>16327_PREMIUM - MODELADOR SUBDIVIDIDO FECHO FRONTAL CASTANHO G - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>1646 - CORSELET 8 BARBATANAS BEGE EGG - BIOBELA</t>
+  </si>
+  <si>
+    <t>1648R - CINTA LONGA C/ 12 BARBATANAS 4 REG. BORDO P - BIOBELA</t>
+  </si>
+  <si>
+    <t>1648R - CINTA LONGA C/ 12 BARBATANAS 4 REG. BORDO G - BIOBELA</t>
+  </si>
+  <si>
+    <t>SONDA ASPIRACAO TRAQUEAL 08 - CPL</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>CPL</t>
+  </si>
+  <si>
+    <t>MEIA SPORTACTIVE 20-30MMHG BD BEGE P - VENOSAN</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
+  </si>
+  <si>
+    <t>VENOSAN</t>
+  </si>
+  <si>
+    <t>EQUIPO MACROGOTAS COMPLETO LL PCT/2- DESCARPACK</t>
   </si>
   <si>
     <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
   <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>Unid scalp 21g mt/3000 - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>FX MATERIAIS MEDICOS HOSPITALARES LTDA</t>
+  </si>
+  <si>
+    <t>Lencol Desc S/Elast 20G 2,0 X 0,9M Pc/10 Mt/2 - ANADONA</t>
+  </si>
+  <si>
+    <t>Colchões e Acessórios para Camas Hospitalares</t>
+  </si>
+  <si>
+    <t>ANADONA</t>
+  </si>
+  <si>
+    <t>Estetoscopio Duplo C/ Protetor Preto - Advantive</t>
+  </si>
+  <si>
+    <t>Estetoscópios</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>BOLSA P/ AGUA QUENTE 1000ML - UNIQMED</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>Lapis Marca Pele / Dermografico Marrom (Skinpencil)  - Alur</t>
+  </si>
+  <si>
+    <t>Materiais para Marcação Cirúrgica</t>
+  </si>
+  <si>
+    <t>ALUR</t>
+  </si>
+  <si>
+    <t>Unid cateter 24g amarelo - BD</t>
+  </si>
+  <si>
+    <t>Suprimentos Descartáveis</t>
+  </si>
+  <si>
     <t>BD</t>
   </si>
   <si>
-    <t>Escova clorexidina 2% 22ml cx/4- Cristalia</t>
-[...23 lines deleted...]
-    <t>LUVA CIRUR PAR LATEX EST C/PO 7,- MUCAMBO</t>
+    <t>GELO RIGIDO 400ML - GELOTECH</t>
+  </si>
+  <si>
+    <t>GELOTECH</t>
+  </si>
+  <si>
+    <t>GELO RIGIDO 200ML - GELOTECH</t>
+  </si>
+  <si>
+    <t>LUVA VINIL S/PO G - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Luvas de Vinil</t>
+  </si>
+  <si>
+    <t>Teste Rapido Dengue NSCX/2 - MEDTESTE</t>
+  </si>
+  <si>
+    <t>Testes Rápidos de Doenças Infecciosas</t>
+  </si>
+  <si>
+    <t>MEDLEVENSOHN</t>
+  </si>
+  <si>
+    <t>LUVA USO GERAL LATEX C/PO P - DESCARPACK</t>
   </si>
   <si>
     <t>Luvas de Látex</t>
   </si>
   <si>
-    <t>MUCAMBO</t>
-[...44 lines deleted...]
-    <t>CAMPO OPERATORIO 4X 50CM C/RX  - HELENA</t>
+    <t>LUVA USO GERAL LATEX C/PO PP - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Campo Operatorio 4X 50CM N/EST PC/50 - NIDIA</t>
   </si>
   <si>
     <t>Kits e Campos Cirúrgicos</t>
   </si>
   <si>
-    <t>AMED</t>
-[...4 lines deleted...]
-  <si>
     <t>CREMER</t>
-  </si>
-[...16 lines deleted...]
-    <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -242,51 +239,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d320e99f945e9ac6391996db1db6db.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d335ba26053a8090519416f1a6c3dc.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3294fcf2dd33adc2a9d9378517fcac.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e7e958eff90175c419733c1abf968.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18166bf2b814e7442006c1827261618e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300b6e036a3f9c7dbfd4fe6619d9429.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e524d9be2bfa04ad9c61fa9a25e137.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941222136af25aedf97739fbf3d2770.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2386d90946d57d2004d4dcff6d8242.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506691f2fe4c8e1dd8638783f1596ef2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf5fb781e36bc60faf1af16c0901d1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de079e9f355ece2f646d03b7514526d9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfcf35a3fda05ad411b4013e09d68c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f950f300cac78885a97399913db5dd.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fad894c90a92f1db53a61892f67bb.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e27ab66ee14b97315d04d96012c63.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632b22cc7ec7887f0b184d7de6ed29b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b97928a144eba945610c9d145f447.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed11fde47e0e9fa55feebd0fe6eda1.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bdc2946665ccfb89597d3321cb105.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2dae26eee0ad3554161c9cf5ff121.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9bd7e76af73ce8b98b519d60bd622.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d305b6591ba79ffb7518a9c394bec.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef459d27e8cc7f8c0c8113a309b36e47.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5bded7a3e77f31bcd8496061abfc3.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c66ca043c9cf68d47e6c15880c665b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e741fde919fbbc41ea7f14c755372c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34bbc9a41ef4b81c237e27a4af3dae.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09bf25d94ec601efb3f2074775b154.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a4509d51839b82a2d8fea712a178e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cddfa320853fe72d9d03d807a5f4ac.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb450984f34363d7f5bd11f32193be1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4d47d3d974f72060c66fa5b19bead.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8e89f11626f77557e5839a5c5d877.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5ca3210cfdcddc967a4dc5dc90944.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b84796823a885a51e3350a326dcd2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832c152880a7ed3349a8949bd804429.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d58a8f12e9e34577da460b7831388e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03b0a12a7872ad948560138f40895d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52589c7bdde2f5ba5211bc46a8e08dce.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1153,417 +1150,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4808</v>
+        <v>4609</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>13.29</v>
+        <v>372.9</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4809</v>
+        <v>4617</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>21.08</v>
+        <v>216.62</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4810</v>
+        <v>4624</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>13.17</v>
+        <v>252.82</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4811</v>
+        <v>4625</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>9.72</v>
+        <v>222.47</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4815</v>
+        <v>4627</v>
       </c>
       <c r="C6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" t="s">
         <v>15</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>0.32</v>
+        <v>1.16</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4818</v>
+        <v>4630</v>
       </c>
       <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" t="s">
         <v>18</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>3.95</v>
+        <v>153.22</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4822</v>
+        <v>4633</v>
       </c>
       <c r="C8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" t="s">
         <v>20</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>21</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>50.65</v>
+        <v>1.58</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4824</v>
+        <v>4634</v>
       </c>
       <c r="C9" t="s">
+        <v>22</v>
+      </c>
+      <c r="D9" t="s">
         <v>23</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>24</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>16.67</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4830</v>
+        <v>4639</v>
       </c>
       <c r="C10" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" t="s">
         <v>26</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
         <v>27</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>3.61</v>
+        <v>15.79</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4831</v>
+        <v>4640</v>
       </c>
       <c r="C11" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" t="s">
         <v>29</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="F11" s="3">
-        <v>4.49</v>
+        <v>21.48</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4833</v>
+        <v>4650</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="3">
-        <v>3.21</v>
+        <v>111.11</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4836</v>
+        <v>4651</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="3">
-        <v>29.93</v>
+        <v>8.48</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4844</v>
+        <v>4655</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14" t="s">
         <v>37</v>
       </c>
       <c r="E14" t="s">
         <v>38</v>
       </c>
       <c r="F14" s="3">
-        <v>5.36</v>
+        <v>6.09</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4847</v>
+        <v>4656</v>
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F15" s="3">
-        <v>21.04</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4848</v>
+        <v>4657</v>
       </c>
       <c r="C16" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" t="s">
         <v>40</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>17.93</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4853</v>
+        <v>4660</v>
       </c>
       <c r="C17" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17" t="s">
         <v>43</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="F17" s="3">
-        <v>116.72</v>
+        <v>26.52</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4855</v>
+        <v>4668</v>
       </c>
       <c r="C18" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18" t="s">
+        <v>45</v>
+      </c>
+      <c r="E18" t="s">
         <v>46</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>8.4</v>
+        <v>478.8</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4856</v>
+        <v>4673</v>
       </c>
       <c r="C19" t="s">
+        <v>47</v>
+      </c>
+      <c r="D19" t="s">
         <v>48</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="F19" s="3">
-        <v>3.61</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4857</v>
+        <v>4674</v>
       </c>
       <c r="C20" t="s">
         <v>49</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E20" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="F20" s="3">
-        <v>0.63</v>
+        <v>40.99</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4862</v>
+        <v>4677</v>
       </c>
       <c r="C21" t="s">
+        <v>50</v>
+      </c>
+      <c r="D21" t="s">
+        <v>51</v>
+      </c>
+      <c r="E21" t="s">
         <v>52</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>251.83</v>
+        <v>253.76</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>