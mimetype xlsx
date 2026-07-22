--- v0 (2026-05-24)
+++ v1 (2026-07-22)
@@ -14,218 +14,215 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 17:26</t>
-[...5 lines deleted...]
-    <t>Gorros, Toucas e Aventais</t>
+    <t>Lista gerada no: 21/07/2026 20:14</t>
+  </si>
+  <si>
+    <t>LUVA VINIL S/PO G - BOMPACK</t>
+  </si>
+  <si>
+    <t>Luvas de Vinil</t>
+  </si>
+  <si>
+    <t>BOMPACK</t>
+  </si>
+  <si>
+    <t>NYLON PRETO 3-0 C/AG 4,0  - SHALON</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>UNID CATGUT SIMPLES 3-0 C/AG 2, - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>Suporte Fixador De Cabeca Arnes P/ Mascaras - FITLIFE</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>BIOAIR</t>
+  </si>
+  <si>
+    <t>CLORETO DE POTASSIO 19,1% 10ML AMP - EQUIPLEX</t>
+  </si>
+  <si>
+    <t>SOROS</t>
+  </si>
+  <si>
+    <t>EQUIPLEX</t>
+  </si>
+  <si>
+    <t>LUVA SAUDE LATEX C/PO M - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
   </si>
   <si>
     <t>DESCARPACK</t>
   </si>
   <si>
-    <t>FITA ESPARADRAPO 10CM X 4,5M MT/7- CREMER</t>
-[...8 lines deleted...]
-    <t>Algodao Hidrofilo Rolo PC/500G  - CREMER</t>
+    <t>Wrist Wrap Par</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>SAUDMED</t>
+  </si>
+  <si>
+    <t>Martelo Neurologico Babinski Azul - MD</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BALLKE PROD HOSP LTDA</t>
+  </si>
+  <si>
+    <t>UNID CURATIVO HIDROCOLOIDE TRANSPARENTE 10 X 10CM - COMFEEL PLUS</t>
   </si>
   <si>
     <t>Gazes e Compressas</t>
   </si>
   <si>
-    <t>UNID ENVELOPE ESTERILIZACAO 0X 26CM - HOSPFLEX</t>
-[...32 lines deleted...]
-    <t>Campo Cir Est 75 X 75Cm S/Fenestra - NAYR</t>
+    <t>COLOPLAST</t>
+  </si>
+  <si>
+    <t>Pulseira Adulto Vermelha Vinil - Passevip</t>
+  </si>
+  <si>
+    <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
+  </si>
+  <si>
+    <t>PASSEVIP</t>
+  </si>
+  <si>
+    <t>SORO GLICOSE 50% 10ML AMP - EQUIPLEX</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>Gaze 13F 7,5 X 7,5 PC/200G - CLEAN</t>
+  </si>
+  <si>
+    <t>CLEAN</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 25G LARANJA 1X 0,50 - BD</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>BD</t>
+  </si>
+  <si>
+    <t>KIT CIRURGICO GERAL PC/7 - POLAR FIX</t>
+  </si>
+  <si>
+    <t>POLAR FIX</t>
+  </si>
+  <si>
+    <t>KIT CIRURGICO CESAREA - POLAR FIX</t>
   </si>
   <si>
     <t>Kits e Campos Cirúrgicos</t>
   </si>
   <si>
-    <t>NAYR</t>
-[...80 lines deleted...]
-    <t>BIOMED</t>
+    <t>WRAPS P/ EST (SMS) INVOLUCRO LEVE 150 X 150CM 40G PC/50 - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Wraps e Involucros Reutilizáveis</t>
+  </si>
+  <si>
+    <t>WRAPS P/ EST (SMS) INVOLUCRO PESADO 150 X 150CM 50G PC/50 - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Wraps P/ Est (Sms) Involucro Super Pesado 150 X 150Cm 60G Pc/50 - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Bateria Moedinha Lr4Aglr731,5V C/- Elgin/Green</t>
+  </si>
+  <si>
+    <t>Acessórios e Peças para Equipamentos</t>
+  </si>
+  <si>
+    <t>ELGIN</t>
+  </si>
+  <si>
+    <t>LUVA SAUDE LATEX C/PO PP - DESCARPACK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -248,51 +245,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e254c6da39af75182066ae3ef548e48.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cddc07f467829bf3a075b3f498544.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8176d24fd19f979279c128a413694.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54620a305d7c02d25dee49b684ee62.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb545d573c05e036fa52fcec4ac527.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5074023cfd720ac8d261fd13f9cfa31.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217dc329ae3287ce24947c73ecf2adf1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15cf48e3372c0ae1b3d007e36f810b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61dbdb571185af7ec6d574e6d1aa5f1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b9fe4f3cd64200990f6a6d0f5ea57.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab74f25a23cc9a7f86f2eeb5ea4e60.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b965b5268fb6b988fc9c08eba6ee3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbec3f3684198c7a7be75b46e35e9e0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539b66a1f02ee3572c6979b1cc1b9b9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ae0f5fa2c9efc2f21174550ebd10e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4031f2ce24ea5d790ec9d744584c6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c081a6e10755e5dc5148979a90e50.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd69d4784c5b2e211df24a044a83d9c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bd407f0cd750b94165cce5e08b684.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e396053f2ada7807385622ec05d60.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f05fc55ad30a6e175a125fd0f6743.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa977ea9983b7f8f9478e87bda70ffe.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91641627dd4c8214f6d51fedfde5dc19.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a5dd2f4ad62cea5ccd7ab82e2dd9a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db44bb1f21726605035aeee2fd9e5b1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5e1162af008ee511c75598fbd3c5a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778492c8996ed86bf5627d40955d00b2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c12a643ce99a1ec468ad07e6ba78c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ac4f66fec0d64006faab696012d9c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd5fd6202273ab20f1294908834942.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21a31c71787de3e601487fbe0c76ed.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1121321f4de01dae1b7ed6338cb4c18.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94582a9e5190d7d536e51b05bbf6dbe4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d27403a1ea4410a4961f16d8acd814.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c16c59c8d381352d93d8e7588f762c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c9c2efe0a56e90c36516222d3d26b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43c3ef50bdc22c71e5f96b28dadc91.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8accad64d978e3a72879f1ac591d04b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da144eb012988a437ebc3291ffd343a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855da6baa1edb84ef6523640d3628fd1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1159,417 +1156,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4864</v>
+        <v>4930</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>23.44</v>
+        <v>27.7</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4865</v>
+        <v>4931</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>25.18</v>
+        <v>69.43</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4866</v>
+        <v>4932</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>35.45</v>
+        <v>8.95</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4867</v>
+        <v>4940</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>0.4</v>
+        <v>962.39</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4870</v>
+        <v>4942</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>15.33</v>
+        <v>1.07</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4873</v>
+        <v>4944</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>2.29</v>
+        <v>46.52</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4874</v>
+        <v>4965</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>98.03</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4877</v>
+        <v>4975</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F9" s="3">
-        <v>10.29</v>
+        <v>107.1</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4880</v>
+        <v>4981</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F10" s="3">
-        <v>859.89</v>
+        <v>34.15</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4885</v>
+        <v>4984</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F11" s="3">
-        <v>18.59</v>
+        <v>1.22</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4894</v>
+        <v>4989</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="F12" s="3">
-        <v>21.76</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4896</v>
+        <v>4996</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F13" s="3">
-        <v>11.84</v>
+        <v>28.73</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4916</v>
+        <v>5000</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F14" s="3">
-        <v>8.78</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4917</v>
+        <v>5003</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>44</v>
       </c>
       <c r="F15" s="3">
-        <v>2.86</v>
+        <v>107.16</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4918</v>
+        <v>5004</v>
       </c>
       <c r="C16" t="s">
         <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="E16" t="s">
         <v>44</v>
       </c>
       <c r="F16" s="3">
-        <v>18.9</v>
+        <v>125.16</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4920</v>
+        <v>5005</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="E17" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="F17" s="3">
-        <v>5.1</v>
+        <v>447.64</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4921</v>
+        <v>5006</v>
       </c>
       <c r="C18" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18" t="s">
         <v>48</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="F18" s="3">
-        <v>147.88</v>
+        <v>487.05</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4923</v>
+        <v>5007</v>
       </c>
       <c r="C19" t="s">
         <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="E19" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="F19" s="3">
-        <v>2.88</v>
+        <v>586.85</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4924</v>
+        <v>5008</v>
       </c>
       <c r="C20" t="s">
         <v>51</v>
       </c>
       <c r="D20" t="s">
         <v>52</v>
       </c>
       <c r="E20" t="s">
         <v>53</v>
       </c>
       <c r="F20" s="3">
-        <v>8.61</v>
+        <v>7.18</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4927</v>
+        <v>5011</v>
       </c>
       <c r="C21" t="s">
         <v>54</v>
       </c>
       <c r="D21" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="F21" s="3">
-        <v>6.47</v>
+        <v>34.02</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>