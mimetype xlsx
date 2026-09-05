--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,215 +14,206 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 20:14</t>
-[...11 lines deleted...]
-    <t>NYLON PRETO 3-0 C/AG 4,0  - SHALON</t>
+    <t>Lista gerada no: 05/09/2026 06:35</t>
+  </si>
+  <si>
+    <t>UNID PUNCH P/ BIOPSIA 2MM - UNIQMED</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>Coador de tinta descartavel pc/10 - saudmed</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>SAUDMED</t>
+  </si>
+  <si>
+    <t>Unid Ondansetrona 2Mg/Ml 2Ml Inj Amp Im/Iv - HYPOFARMA</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>HYPOFARMA</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BRANCO 10CM X 10M - VITAL</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BRANCO 12,5CM X 10M  - VITALGOLD</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BRANCO 2,5CM X 10M  - VITAL</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BRANCO 5CM X 10M - VITAL</t>
   </si>
   <si>
     <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
   <si>
-    <t>SHALON</t>
-[...86 lines deleted...]
-    <t>Seringas, Agulhas e Conta Gotas</t>
+    <t>MONITOR PRE-NATAL SONAR FETAL PORTATIL - G-TECH</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>VASELINA LIQUIDA 100ML - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Hidratantes</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Unid teste oral de tolerancia a glicose sabor limao gluc up 75g frasco 300ml - Newprov</t>
+  </si>
+  <si>
+    <t>Medicamentos Livres</t>
+  </si>
+  <si>
+    <t>NEWPROV</t>
+  </si>
+  <si>
+    <t>Unid Oleo De Imersao Para Microscopia Optica 100Ml - Renylab</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>RENYLAB</t>
+  </si>
+  <si>
+    <t>Unid Teste Oral De Tolerancia A Lactose Sabor Limao Lact Up 50G Frasco 300ML - NEWPROV</t>
+  </si>
+  <si>
+    <t>Soro Fisiologico 0,9% 500Ml Frasco - FARMARIN</t>
+  </si>
+  <si>
+    <t>FARMARIN</t>
+  </si>
+  <si>
+    <t>Unid Cloridrato De Clonidina 150Mg/Ml 1Ml Inj Amp - CRISTALIA</t>
+  </si>
+  <si>
+    <t>Anti-hipertensivos</t>
+  </si>
+  <si>
+    <t>CRISTALIA</t>
+  </si>
+  <si>
+    <t>SORO GLICOSE 10% 1L BOLSA - JP</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
+  </si>
+  <si>
+    <t>SORO GLICOSE 10% 500ML BOLSA - JP</t>
+  </si>
+  <si>
+    <t>SORO GLICOSE 10% 250ML BOLSA MT/3- JP</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 27G CINZA 1X 0,40 - BD</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
-    <t>KIT CIRURGICO GERAL PC/7 - POLAR FIX</t>
-[...32 lines deleted...]
-    <t>LUVA SAUDE LATEX C/PO PP - DESCARPACK</t>
+    <t>Escova clorexidina 2% 22ml cx/4- Cristalia</t>
+  </si>
+  <si>
+    <t>Auxiliares de Banho e Higiene</t>
+  </si>
+  <si>
+    <t>Lapis Retratil Branco P/ Olho E Marcacao - Ruby Kisses</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>KUBATA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -245,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f05fc55ad30a6e175a125fd0f6743.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa977ea9983b7f8f9478e87bda70ffe.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91641627dd4c8214f6d51fedfde5dc19.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a5dd2f4ad62cea5ccd7ab82e2dd9a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db44bb1f21726605035aeee2fd9e5b1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5e1162af008ee511c75598fbd3c5a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778492c8996ed86bf5627d40955d00b2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c12a643ce99a1ec468ad07e6ba78c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ac4f66fec0d64006faab696012d9c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd5fd6202273ab20f1294908834942.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21a31c71787de3e601487fbe0c76ed.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1121321f4de01dae1b7ed6338cb4c18.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94582a9e5190d7d536e51b05bbf6dbe4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d27403a1ea4410a4961f16d8acd814.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c16c59c8d381352d93d8e7588f762c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c9c2efe0a56e90c36516222d3d26b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43c3ef50bdc22c71e5f96b28dadc91.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8accad64d978e3a72879f1ac591d04b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da144eb012988a437ebc3291ffd343a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855da6baa1edb84ef6523640d3628fd1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26d23ec6f2fe84587ef0eac0cc110c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98099d97450d335cca53fdf40d0e6fce.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3336bbbebc4f9949529f71c0583fa.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1540ae18f27fdeea33a8a6d997cf1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695153bc56c7010b9dc87ffb23bad62.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0a26eb4e382fe11f4e2fd4c7ab057.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b12c6cbd74dc249e1616bb8d8ecea.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aabbf8f6236bbeb68dcb7caafa970d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fae026e3e658969f34b3ed40c8efeb.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21796e0a37615c5f47967165dbb278f2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543066b751a895d2104df94f36b4bdb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d33af3a414914146621b8109cf6371.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab512c68117a976caeeb2a746b4319.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92329126adf98668840d46159692d2e5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fd50db25779de1f2b152b20d2f794.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605baa1dc5bf3e7dad4022cb5622271.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41c2eff9e5a77039e2f1fe31b80df1.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11a5220cac9f393db8e0edc6aad412.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af19de09b2292cf185cffabad4fd6f0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097a1012718520062a70401c47a8cfb.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1156,417 +1147,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="102.546" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4930</v>
+        <v>4774</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>27.7</v>
+        <v>22.01</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4931</v>
+        <v>4776</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>69.43</v>
+        <v>11.68</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4932</v>
+        <v>4777</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>8.95</v>
+        <v>2.88</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4940</v>
+        <v>4782</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>962.39</v>
+        <v>15.62</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4942</v>
+        <v>4783</v>
       </c>
       <c r="C6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" t="s">
         <v>18</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>1.07</v>
+        <v>3.63</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4944</v>
+        <v>4784</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>46.52</v>
+        <v>4.77</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4965</v>
+        <v>4785</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="F8" s="3">
-        <v>21.0</v>
+        <v>8.57</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4975</v>
+        <v>4786</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>107.1</v>
+        <v>242.26</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4981</v>
+        <v>4788</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="F10" s="3">
-        <v>34.15</v>
+        <v>17.58</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4984</v>
+        <v>4792</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="F11" s="3">
-        <v>1.22</v>
+        <v>10.12</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4989</v>
+        <v>4799</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="F12" s="3">
-        <v>1.39</v>
+        <v>38.54</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4996</v>
+        <v>4802</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
+        <v>30</v>
+      </c>
+      <c r="E13" t="s">
         <v>31</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>28.73</v>
+        <v>15.83</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>5000</v>
+        <v>4805</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="F14" s="3">
-        <v>0.48</v>
+        <v>9.24</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>5003</v>
+        <v>4808</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E15" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F15" s="3">
-        <v>107.16</v>
+        <v>13.29</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>5004</v>
+        <v>4809</v>
       </c>
       <c r="C16" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F16" s="3">
-        <v>125.16</v>
+        <v>21.08</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>5005</v>
+        <v>4810</v>
       </c>
       <c r="C17" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F17" s="3">
-        <v>447.64</v>
+        <v>13.17</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>5006</v>
+        <v>4811</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F18" s="3">
-        <v>487.05</v>
+        <v>9.72</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>5007</v>
+        <v>4815</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="D19" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E19" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="F19" s="3">
-        <v>586.85</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>5008</v>
+        <v>4818</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="E20" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="F20" s="3">
-        <v>7.18</v>
+        <v>3.95</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>5011</v>
+        <v>4822</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="D21" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="E21" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="F21" s="3">
-        <v>34.02</v>
+        <v>50.65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>