--- v0 (2026-05-24)
+++ v1 (2026-07-21)
@@ -14,203 +14,209 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 14:50</t>
-[...2 lines deleted...]
-    <t>UNID NYLON PRETO 6-0 C/AG 1,5 CUT - SHALON</t>
+    <t>Lista gerada no: 21/07/2026 18:16</t>
+  </si>
+  <si>
+    <t>LUVA SAUDE LATEX C/PO P - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>PAPEL GRAU BOBINA EST 150MM X 100M - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Envelopes para esterilização</t>
+  </si>
+  <si>
+    <t>POLAR FIX</t>
+  </si>
+  <si>
+    <t>WRAPS P/ EST (SMS) INVOLUCRO PESADO 60 X 60CM 60G PC/50 - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Wraps e Involucros Reutilizáveis</t>
+  </si>
+  <si>
+    <t>LUVA NITRIL S/PO PRETA M - GLOMED</t>
+  </si>
+  <si>
+    <t>Luvas de Nitrila</t>
+  </si>
+  <si>
+    <t>GLOMED</t>
+  </si>
+  <si>
+    <t>LUVA USO GERAL LATEX C/PO G - NUGARD</t>
   </si>
   <si>
     <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
   <si>
-    <t>SHALON</t>
-[...44 lines deleted...]
-    <t>Unid omeprazol sodico 40mg po + diluente 10ml iv - Cristalia</t>
+    <t>KEVENOLL</t>
+  </si>
+  <si>
+    <t>FITA ADESIVA HOSPITALAR 19 X 50 - MASTERFIX</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>MASTERFIX</t>
+  </si>
+  <si>
+    <t>SACO LIXO PRETO 20L 0,4M PC/100</t>
+  </si>
+  <si>
+    <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
+  </si>
+  <si>
+    <t>NEKPLAST</t>
+  </si>
+  <si>
+    <t>Linezolida 0,2% 2mg/ml 300ml bolsa - Eurofarma</t>
   </si>
   <si>
     <t>Soluções injetáveis</t>
   </si>
   <si>
+    <t>EUROFARMA</t>
+  </si>
+  <si>
+    <t>Unid Trometamol Cetorolaco 30Mg/Ml 1Ml Sol Inj - Hipolabor</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Acido Acetilsalicilico (Dormec) 100Mg Cr/10 - Imec</t>
+  </si>
+  <si>
+    <t>Medicamentos Livres</t>
+  </si>
+  <si>
+    <t>IMEC</t>
+  </si>
+  <si>
+    <t>LUVA USO GERAL LATEX S/PO G - NUGARD</t>
+  </si>
+  <si>
+    <t>NUGARD</t>
+  </si>
+  <si>
+    <t>Filtro Bacteriano Hmef Adulto - ALTECH</t>
+  </si>
+  <si>
+    <t>Acessórios e Peças para Equipamentos</t>
+  </si>
+  <si>
+    <t>BRASIL MED CARE</t>
+  </si>
+  <si>
+    <t>FITA ESPARADRAPO BRANCO 10CM X 4,5M - VITALGOLD</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>Gaze 13F 10 X 10 Pc/500 - COTTON MAX</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>COTTON MAX</t>
+  </si>
+  <si>
+    <t>Lidocaina 10% 50Ml Spray (Xylestesin) - CRISTALIA</t>
+  </si>
+  <si>
     <t>CRISTALIA</t>
   </si>
   <si>
-    <t>CAMPO CIR EST X 1M S/ FENESTRA  - POLAR FIX</t>
-[...68 lines deleted...]
-    <t>ALGODAO POLIESTER 0 C/AG 3, - SHALON</t>
+    <t>Ringer C/ Lactato Sodio 1L Frasco - Braun</t>
+  </si>
+  <si>
+    <t>BRAUN</t>
+  </si>
+  <si>
+    <t>Soro Glicose 5% 100Ml Frasco - Braun</t>
+  </si>
+  <si>
+    <t>PAPEL GRAU BOBINA EST 100MM X 100M - POLAR FIX</t>
+  </si>
+  <si>
+    <t>PAPEL GRAU BOBINA EST 50MM X 100M  - POLAR FIX</t>
+  </si>
+  <si>
+    <t>FITA ADESIVA AUTOCLAVE 1X 30 MT/4- POLAR FIX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +239,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928c5f4a7876ff03210e62d6538c658.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae47fc065d5ce2dbdb336f4dc353d8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83941dec3e70cb56678424e7ef4b0061.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a952d4f95106d5329629b9dc309bc8f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf2b262bf5b724f5af98a6f1abaa35.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd0c5bd63e90a241bdc240f1284701.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76caf9b1f7234978a9ca11f720145aa.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30e85c45fcfb73e1cc113cce260aa5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36973b0baad42916b38c306670825c3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520faa0964e7750387aa9913016b18c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f6b2c1847a51c7a91d1178083fbe3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d83525440e31f439f89d202fe1bd1f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcb4aad92a07d1daec1c07e8fb3952.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780658fd44c15d45925c22584b813893.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabac80f420fd60a0b8d3b0927d9b7b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741190471c7d281464c0cb4a1938933e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e336f6c8d224d898fd4313cf8977a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3815ee48a3d8b2c34a0702553031d3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b24f0d15ca0723696c5afb1418ce7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238bbbf6ebcbf5496a1c85b144dc902.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626563a1fa0661b1ecca5e58801ca51f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d8c841a0c9101279f7e9d576fc18e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c7e9abcb063330ac01946478ace42.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f18ac150e02e1d80690fe4ec3d185.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d022b3ac4c0628491836d4ad9821f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0e847f9a8f9c3339b34d232c24d6b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c038160adbfa1a59bb89a191c0eab7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b919a2b2589be98e3f2cf99241d3d62.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806a3a13e9ae0cc93c7cc279d84d209.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2aa50390f8cfe4c28a0aee0fe4c5d9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8a619a3e64b97f00ffb30f4653cc0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7bef76968564f0ccfb9db91a630d8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa8dd17030da2dae5de6aa8c6a3fd6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9a3907f61e1ec942c1e3d44150f06.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4668786bd6dac1ab9a10a32bf5b51e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a413461638fa5291f888c2eeaefd6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebba8c5a554260425f94581cebcbe7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ea5b357510e14e092f8eb39353427.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8b55d6b14f7a281aa3cc566488fec.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c06f31dd61ac8a03a27c7dd499b37a.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1144,417 +1150,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>5311</v>
+        <v>5390</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>4.49</v>
+        <v>57.46</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>5312</v>
+        <v>5408</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>16.38</v>
+        <v>160.15</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>5313</v>
+        <v>5409</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>29.04</v>
+        <v>73.63</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>5315</v>
+        <v>5413</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>17</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>28.9</v>
+        <v>41.66</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>5319</v>
+        <v>5416</v>
       </c>
       <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>20</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>40.15</v>
+        <v>31.12</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>5328</v>
+        <v>5421</v>
       </c>
       <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>7.6</v>
+        <v>9.93</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>5333</v>
+        <v>5426</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>17.96</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>5337</v>
+        <v>5431</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="3">
-        <v>9.58</v>
+        <v>62.31</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>5338</v>
+        <v>5435</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F10" s="3">
-        <v>2.21</v>
+        <v>6.93</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>5339</v>
+        <v>5438</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="F11" s="3">
-        <v>24.68</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>5341</v>
+        <v>5441</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="F12" s="3">
-        <v>4.37</v>
+        <v>68.63</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>5348</v>
+        <v>5450</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F13" s="3">
-        <v>41.16</v>
+        <v>17.75</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>5349</v>
+        <v>5454</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E14" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="F14" s="3">
-        <v>15.9</v>
+        <v>17.37</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>5350</v>
+        <v>5457</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="F15" s="3">
-        <v>2.39</v>
+        <v>115.94</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>5364</v>
+        <v>5460</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E16" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="F16" s="3">
-        <v>16.61</v>
+        <v>83.56</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>5368</v>
+        <v>5463</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="E17" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="F17" s="3">
-        <v>1.47</v>
+        <v>21.32</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>5371</v>
+        <v>5465</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="F18" s="3">
-        <v>32.32</v>
+        <v>6.93</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>5373</v>
+        <v>5473</v>
       </c>
       <c r="C19" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="E19" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="F19" s="3">
-        <v>0.32</v>
+        <v>111.38</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>5375</v>
+        <v>5474</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>49</v>
+        <v>12</v>
       </c>
       <c r="F20" s="3">
-        <v>0.15</v>
+        <v>61.28</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>5380</v>
+        <v>5475</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F21" s="3">
-        <v>81.9</v>
+        <v>12.18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>