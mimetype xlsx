--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -14,209 +14,221 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 18:16</t>
-[...2 lines deleted...]
-    <t>LUVA SAUDE LATEX C/PO P - DESCARPACK</t>
+    <t>Lista gerada no: 05/09/2026 04:47</t>
+  </si>
+  <si>
+    <t>Crm - Unid Fenitoina 50Mg/Ml 5Ml Sol Inj (Fenital) - Cristalia</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>CRISTALIA</t>
+  </si>
+  <si>
+    <t>Unid Vasopressina 20U/Ml 1Ml Sol Inj (Encrise) - Biolab</t>
+  </si>
+  <si>
+    <t>Medicamentos Controlados</t>
+  </si>
+  <si>
+    <t>BIOLAB</t>
+  </si>
+  <si>
+    <t>1628 - CURETA PARA BIOPSIA 6MM COLORIDA ABERTA 14CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>LUVA PLASTICA DESCARTAVEL POLIETILENO TAM U PC/100 MT/350 - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Luvas de Nitrila</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>LUVA SAUDE LATEX S/PO G - DESCARPACK</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>Lencol Desc S/Elast 30G 2,0 X 0,9M Pc/10 - ANADONA</t>
+  </si>
+  <si>
+    <t>Colchões e Acessórios para Camas Hospitalares</t>
+  </si>
+  <si>
+    <t>ANADONA</t>
+  </si>
+  <si>
+    <t>LUVA SAUDE LATEX C/PO G - MEDIX</t>
   </si>
   <si>
     <t>Luvas de Látex</t>
   </si>
   <si>
-    <t>DESCARPACK</t>
-[...2 lines deleted...]
-    <t>PAPEL GRAU BOBINA EST 150MM X 100M - POLAR FIX</t>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>LUVA SAUDE LATEX C/PO PP - MEDIX</t>
+  </si>
+  <si>
+    <t>Atadura Algodao Ortopedico 10Cm X 1,8M Pc/1 - CREMER</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>ELETRODOS ADESIVOS P/ ELETROESTIMULACAO X 9CM - BIOLAND</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
+  </si>
+  <si>
+    <t>CONTROLLER COMERCIO E SERVICOS LTDA</t>
+  </si>
+  <si>
+    <t>SC602 - MULETA AXILAR AJUSTAVEL 3 EM 1 - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Dimenidrinato+piridox+glic+fruto+b6 10ml (dramin b6) - Takeda</t>
+  </si>
+  <si>
+    <t>Digestivos</t>
+  </si>
+  <si>
+    <t>TAKEDA AUSTRIA</t>
+  </si>
+  <si>
+    <t>UMIDIFICADOR ULTRASSONICO ALERGY FREE 3L BIVOLT - G-TECH</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>7023 - HISTEROMETRO SIMS 32CM - BSZ</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>PAPEL GRAU BOBINA EST 120MM X 100M - AMED</t>
   </si>
   <si>
     <t>Envelopes para esterilização</t>
   </si>
   <si>
-    <t>POLAR FIX</t>
-[...119 lines deleted...]
-    <t>FITA ADESIVA AUTOCLAVE 1X 30 MT/4- POLAR FIX</t>
+    <t>AMED</t>
+  </si>
+  <si>
+    <t>PAPEL GRAU BOBINA EST 100MM X 100M - AMED</t>
+  </si>
+  <si>
+    <t>Tubo Capilar P/ Microhematocrito C/ Heparina Frasco C/500 - Precision</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>ESPONJA MULTIUSO - NOBRE/GOEDERT</t>
+  </si>
+  <si>
+    <t>Kit de Limpeza</t>
+  </si>
+  <si>
+    <t>NOBRE/GOEDERT</t>
+  </si>
+  <si>
+    <t>ALVEJANTE SEM CLORO 5L - NOBRE/GOEDERT</t>
+  </si>
+  <si>
+    <t>UNID PEDRA SANITARIA LAVANDA - NOBRE/GOEDERT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -239,51 +251,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626563a1fa0661b1ecca5e58801ca51f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d8c841a0c9101279f7e9d576fc18e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c7e9abcb063330ac01946478ace42.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f18ac150e02e1d80690fe4ec3d185.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d022b3ac4c0628491836d4ad9821f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0e847f9a8f9c3339b34d232c24d6b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c038160adbfa1a59bb89a191c0eab7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b919a2b2589be98e3f2cf99241d3d62.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806a3a13e9ae0cc93c7cc279d84d209.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2aa50390f8cfe4c28a0aee0fe4c5d9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8a619a3e64b97f00ffb30f4653cc0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7bef76968564f0ccfb9db91a630d8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa8dd17030da2dae5de6aa8c6a3fd6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9a3907f61e1ec942c1e3d44150f06.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4668786bd6dac1ab9a10a32bf5b51e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a413461638fa5291f888c2eeaefd6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebba8c5a554260425f94581cebcbe7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ea5b357510e14e092f8eb39353427.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8b55d6b14f7a281aa3cc566488fec.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c06f31dd61ac8a03a27c7dd499b37a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc26685c4ecffd31f3cc3a9d709ccd9.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c79aa17154654e798e84de0052d771.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da087f27b4d8c526704e20b571dbde8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c3b4c4935337f32f8ab2b633cb832.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10012751fd2d899da939731bca04d9.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5246983755351fb88b8af174ce849.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22663d06838c2d9cca5525d391f95aa.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1951121c663be53210ce36d5b6114.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc96573943331ba12c0067232ae9fca.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c7c9e7528be1cd86cbfd6ae3f4667.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358ddce6be8ae6baa69046c25f3fcc8.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c422c3f0a635691036c7e5d85c9e25.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b94f2f154ddde9bf64bae08ab4a20.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e4b621a428c2dc92cae1b445d9193.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a80ba58f3acc7db509457b00b58c1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa212bb14012743598b71162ba76bb.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7d7c77115f5ee75130464663ef2fd.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37000e7d003e1ea217b1a71db84cd2b7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704c1873eac93f8ae205059a1f76508.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0582ab75c70bc5ea2145c3c743bb8.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1150,417 +1162,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>5390</v>
+        <v>5177</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>57.46</v>
+        <v>7.67</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>5408</v>
+        <v>5178</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>160.15</v>
+        <v>71.34</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>5409</v>
+        <v>5179</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>73.63</v>
+        <v>129.93</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>5413</v>
+        <v>5180</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>41.66</v>
+        <v>2.33</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>5416</v>
+        <v>5184</v>
       </c>
       <c r="C6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" t="s">
         <v>18</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>31.12</v>
+        <v>51.14</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>5421</v>
+        <v>5191</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>9.93</v>
+        <v>22.97</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>5426</v>
+        <v>5192</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>14.36</v>
+        <v>35.91</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>5431</v>
+        <v>5193</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F9" s="3">
-        <v>62.31</v>
+        <v>43.09</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>5435</v>
+        <v>5198</v>
       </c>
       <c r="C10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E10" t="s">
         <v>30</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>6.93</v>
+        <v>21.55</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>5438</v>
+        <v>5216</v>
       </c>
       <c r="C11" t="s">
+        <v>31</v>
+      </c>
+      <c r="D11" t="s">
         <v>32</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>33</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>0.76</v>
+        <v>47.63</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>5441</v>
+        <v>5218</v>
       </c>
       <c r="C12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>36</v>
       </c>
       <c r="F12" s="3">
-        <v>68.63</v>
+        <v>203.47</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>5450</v>
+        <v>5220</v>
       </c>
       <c r="C13" t="s">
         <v>37</v>
       </c>
       <c r="D13" t="s">
         <v>38</v>
       </c>
       <c r="E13" t="s">
         <v>39</v>
       </c>
       <c r="F13" s="3">
-        <v>17.75</v>
+        <v>20.35</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>5454</v>
+        <v>5222</v>
       </c>
       <c r="C14" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="E14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F14" s="3">
-        <v>17.37</v>
+        <v>329.7</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>5457</v>
+        <v>5231</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E15" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="F15" s="3">
-        <v>115.94</v>
+        <v>174.91</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>5460</v>
+        <v>5233</v>
       </c>
       <c r="C16" t="s">
         <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="E16" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F16" s="3">
-        <v>83.56</v>
+        <v>104.1</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>5463</v>
+        <v>5235</v>
       </c>
       <c r="C17" t="s">
+        <v>48</v>
+      </c>
+      <c r="D17" t="s">
+        <v>46</v>
+      </c>
+      <c r="E17" t="s">
         <v>47</v>
       </c>
-      <c r="D17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>21.32</v>
+        <v>118.69</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>5465</v>
+        <v>5240</v>
       </c>
       <c r="C18" t="s">
         <v>49</v>
       </c>
       <c r="D18" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="E18" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F18" s="3">
-        <v>6.93</v>
+        <v>52.96</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>5473</v>
+        <v>5243</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>54</v>
       </c>
       <c r="F19" s="3">
-        <v>111.38</v>
+        <v>2.02</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>5474</v>
+        <v>5245</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>54</v>
       </c>
       <c r="F20" s="3">
-        <v>61.28</v>
+        <v>42.8</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>5475</v>
+        <v>5246</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="D21" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
+        <v>54</v>
       </c>
       <c r="F21" s="3">
-        <v>12.18</v>
+        <v>4.79</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>