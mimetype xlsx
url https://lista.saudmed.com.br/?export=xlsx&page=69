--- v0 (2026-05-24)
+++ v1 (2026-07-21)
@@ -14,221 +14,212 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 14:51</t>
-[...2 lines deleted...]
-    <t>UNID SERINGA 20ML S/AG LL - MEDIX</t>
+    <t>Lista gerada no: 21/07/2026 18:04</t>
+  </si>
+  <si>
+    <t>FAIXA ELASTICA PARA BOLSA DE GELO UNIQCARE - UNIQMED</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>Unid curativo transparente x 9cm e. Fenestrado - leukoplast</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>LEUKOPLAST</t>
+  </si>
+  <si>
+    <t>CAMPO OPERATORIO 2X 25CM S/RX PC/50  - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>POLAR FIX</t>
+  </si>
+  <si>
+    <t>CAMPO OPERATORIO 2X 28CM C/RX PC/MT/4- EUROPA</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>CHUMACO CURATIVO CIRURGICO 10 X 50CM - POLAR FIX</t>
+  </si>
+  <si>
+    <t>UNID ENVELOPE ESTERILIZACAO 1X 24CM - HOSPFLEX</t>
+  </si>
+  <si>
+    <t>Envelopes para esterilização</t>
+  </si>
+  <si>
+    <t>HOSPFLEX</t>
+  </si>
+  <si>
+    <t>UNID ENVELOPE ESTERILIZACAO 1X 33CM - HOSPFLEX</t>
+  </si>
+  <si>
+    <t>UNID ENVELOPE ESTERILIZACAO 2X 38CM - HOSPFLEX</t>
+  </si>
+  <si>
+    <t>001221 - TUBO RECORTAVEL P/ CALOS SKINGEL C/ MALHA M - ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>DRENO DE SUCCAO SANFONADO 3,2MM 2 VIAS 10FR - VITALSUC</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 30G AMARELA 1X 0,30 - MEDIX</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
     <t>MEDIX</t>
   </si>
   <si>
-    <t>FITA MICROPORE BRANCO 5CM X 4,5M MT/3- CIEX</t>
+    <t>Tintura de Benjoim 20% 100ML  - VIC PHARMA</t>
+  </si>
+  <si>
+    <t>Medicamentos Livres</t>
+  </si>
+  <si>
+    <t>VICPHARMA</t>
+  </si>
+  <si>
+    <t>VG400- UNID CURATIVO HIDROCOLOIDE 1X 18CM ULTRAFINO - VITALDERME</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BRANCO 2,5CM X 10M - 3M</t>
   </si>
   <si>
     <t>Ataduras</t>
   </si>
   <si>
-    <t>CREMER</t>
-[...35 lines deleted...]
-    <t>LUVA NITRIL S/PO PRETA M - GLOMED</t>
+    <t>3M</t>
+  </si>
+  <si>
+    <t>Gaze 13F 7,x 7,EST Safe PC/20 0 - Neve</t>
+  </si>
+  <si>
+    <t>NEVE</t>
+  </si>
+  <si>
+    <t>TUBO COLETA C/ CITRATO SODIO 13 X 75MM 3,6ML AZUL PC/100 - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>MASCARA LARINGEA SILICONE 1,0 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>ALCOOL SWAB PARA ASSEPSIA - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Saneantes</t>
+  </si>
+  <si>
+    <t>Caneta Cirurgica Ponta Normal Est C/ Regua - MONTSERRAT</t>
+  </si>
+  <si>
+    <t>Materiais para Marcação Cirúrgica</t>
+  </si>
+  <si>
+    <t>MONTSERRAT COM IMP E EXP LTDA</t>
+  </si>
+  <si>
+    <t>LUVA NITRIL S/PO ROSA P - DESCARPACK</t>
   </si>
   <si>
     <t>Luvas de Nitrila</t>
-  </si>
-[...91 lines deleted...]
-    <t>Soro Glicose 5% 100Ml Frasco - Braun</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -251,51 +242,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4b037970a9b51657bb3589a881bd0.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c031164bb68dcc0fe610017dc87dcb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dba36372d2b452bd8a8c2d21085b8f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a238345115ea96e391613e26587f1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336d9b14f582f60150f4dfb995892d3.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9df7969d0c422430916f514a429ab2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5128a400713e2523e882951ffb3901.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb9c5c75fb8cbe43d8052fba0291d7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1198cdd7e191c12fb3986cfffdd3c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832cb9a109b902d062ac1d3ca96549a.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985524b9dda80801e856f32c8e911565.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa357de972126b1886d4d6407309525.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686985f9323cebe59eff4291c0a1334.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fb12bd8b935eea9c0475b11a5e90c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2767afab51a5fee5f535270ee4f28.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3761c44f171919de298ed01403d8e5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283337b3b3cc6feaa19e303eaca7dc34.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8e763fa8cfaf6f409431aeb34c0e5.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319201036e54243f6c0ef37eb2ca0e55.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1c022cb483ee007316b94019ca2c4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef005baacae74079b37bbd67d961ef.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed6dc670d203fc9a2ffb67e4597773.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d86525b423ef68bde9e5c2d13430b5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f363df0ba90b7caa11c23c45cec5e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6a1a58675ad1651365f58297dbc9a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eba575ef0a92c1d480fbda49fefde0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f56698ad89dd1d57dd37eed15644dc.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5554125a9c90933eb90f2204b5fde.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632cfee47da28b0e54b79d7978f8bc5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d95e95e62a605b4fd1c75c85c091d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5ff6afb2dc5527aa6d8b74e1ac7de.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dfe09b5e44cc57f001816f0d99500.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892eb20612403f5b58caade4237427a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706268c6412ae903be528021d88cee0.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087df2fea0796387e3ec092702eaf787.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd4e8d8e69c0b0566ac530a73bec7e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7850e1b86df21492b5c9f5c19b7bd.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a8f75157c427c40fb01077d243d9c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13b9da23dbe48bc4446d7eb791c67a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc9a2aeae820fcb70ed87b7999168c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1162,417 +1153,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="84.836" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>5383</v>
+        <v>5477</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>0.76</v>
+        <v>166.76</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>5385</v>
+        <v>5479</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>9.72</v>
+        <v>6.55</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>5386</v>
+        <v>5483</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>4.94</v>
+        <v>85.24</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>5390</v>
+        <v>5485</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>57.46</v>
+        <v>13.4</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>5408</v>
+        <v>5486</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>160.15</v>
+        <v>2.71</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>5409</v>
+        <v>5500</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="3">
-        <v>73.63</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>5413</v>
+        <v>5501</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="F8" s="3">
-        <v>41.66</v>
+        <v>1.13</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>5416</v>
+        <v>5502</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="F9" s="3">
-        <v>31.12</v>
+        <v>1.62</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>5421</v>
+        <v>5506</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="F10" s="3">
-        <v>9.93</v>
+        <v>43.89</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>5426</v>
+        <v>5517</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="F11" s="3">
-        <v>14.36</v>
+        <v>37.57</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>5431</v>
+        <v>5519</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="F12" s="3">
-        <v>62.31</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>5435</v>
+        <v>5524</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E13" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F13" s="3">
-        <v>6.93</v>
+        <v>23.84</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>5438</v>
+        <v>5526</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="F14" s="3">
-        <v>0.76</v>
+        <v>26.1</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>5441</v>
+        <v>5529</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="E15" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="F15" s="3">
-        <v>68.63</v>
+        <v>13.21</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>5450</v>
+        <v>5531</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F16" s="3">
-        <v>17.75</v>
+        <v>4.56</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>5454</v>
+        <v>5534</v>
       </c>
       <c r="C17" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="E17" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="F17" s="3">
-        <v>17.37</v>
+        <v>89.29</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>5457</v>
+        <v>5536</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="E18" t="s">
-        <v>51</v>
+        <v>29</v>
       </c>
       <c r="F18" s="3">
-        <v>115.94</v>
+        <v>58.42</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>5460</v>
+        <v>5538</v>
       </c>
       <c r="C19" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="D19" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="E19" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="F19" s="3">
-        <v>83.56</v>
+        <v>9.81</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>5463</v>
+        <v>5543</v>
       </c>
       <c r="C20" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="D20" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="E20" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="F20" s="3">
-        <v>21.32</v>
+        <v>14.11</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>5465</v>
+        <v>5544</v>
       </c>
       <c r="C21" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="D21" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="F21" s="3">
-        <v>6.93</v>
+        <v>49.2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>