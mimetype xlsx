--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -14,212 +14,224 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 18:04</t>
-[...2 lines deleted...]
-    <t>FAIXA ELASTICA PARA BOLSA DE GELO UNIQCARE - UNIQMED</t>
+    <t>Lista gerada no: 05/09/2026 04:13</t>
+  </si>
+  <si>
+    <t>Cera Liquida Incolor 750ML - GIRANDO SOL</t>
+  </si>
+  <si>
+    <t>Kit de Limpeza</t>
+  </si>
+  <si>
+    <t>GIRANDO SOL</t>
+  </si>
+  <si>
+    <t>Balde Plastico 15L - ARQPLAST</t>
+  </si>
+  <si>
+    <t>NOBRE/GOEDERT</t>
+  </si>
+  <si>
+    <t>Frasco Erlenmeyer Boca Estreita 250Ml - Plena-Lab</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>PLENA-LAB</t>
+  </si>
+  <si>
+    <t>LUVA NITRIL S/PO ROSA PP - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Luvas de Nitrila</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>ALCOOL 70% 1L LIMP PELE  - VICPHARMA</t>
+  </si>
+  <si>
+    <t>VICPHARMA</t>
+  </si>
+  <si>
+    <t>DETERGENTE LIMPEZA HOSPITALAR 5L (DETER RIO) - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Unid Butilbrometo De Escopolamina 20Mg/Ml 1Ml Amp (Buscopam) - HYPOFARMA</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>HYPOFARMA</t>
+  </si>
+  <si>
+    <t>Unid Bromoprida 5MG/ML 2ML INJ AMP - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Crm - Unid Propofol 10Mg/Ml 20Ml - UNIAO QUIMICA</t>
+  </si>
+  <si>
+    <t>Home</t>
+  </si>
+  <si>
+    <t>UNIAO QUIMICA</t>
+  </si>
+  <si>
+    <t>Esponja Macia Amarela Superpro - BETTANIN</t>
+  </si>
+  <si>
+    <t>BETTANIN</t>
+  </si>
+  <si>
+    <t>GEL P/ ULTRASSOM ECG GARRAFA 1KG (PLURIGEL)  - CARBOGEL</t>
+  </si>
+  <si>
+    <t>Eletrodos e Acessórios para ECG</t>
+  </si>
+  <si>
+    <t>CARBOGEL</t>
+  </si>
+  <si>
+    <t>744- Unid Microagulha Lebel 31G - PROBEAUTY</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BRANCO 10CM X 4,5M - VITAL</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>Andador D10 Pop - DELLAMED</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
-    <t>UNIQMED</t>
-[...131 lines deleted...]
-    <t>Luvas de Nitrila</t>
+    <t>DELLAMED</t>
+  </si>
+  <si>
+    <t>1643N - CINTA LONGA POSTURAL C/ 12 BARBATANAS PRETA M - BIOBELA</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>Mascara Pffc/Valvula Azul - INTRAB</t>
+  </si>
+  <si>
+    <t>Máscaras Cirúrgicas</t>
+  </si>
+  <si>
+    <t>INTRAB</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 6,- MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>OLEO CORPORAL ROSA MOSQUETA 100ML - FARMAX</t>
+  </si>
+  <si>
+    <t>Cuidados com a Pele</t>
+  </si>
+  <si>
+    <t>FARMAX</t>
+  </si>
+  <si>
+    <t>Mesa Auxiliar 40 X 60 X 80 C/ Rod - SALUTEM</t>
+  </si>
+  <si>
+    <t>Carrinhos Médicos</t>
+  </si>
+  <si>
+    <t>SALUTEM</t>
+  </si>
+  <si>
+    <t>1622SE - TALA COSTAS COM ELEVACAO SACRAL PRETA TAM U - BIOBELA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -242,51 +254,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef005baacae74079b37bbd67d961ef.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed6dc670d203fc9a2ffb67e4597773.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d86525b423ef68bde9e5c2d13430b5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f363df0ba90b7caa11c23c45cec5e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6a1a58675ad1651365f58297dbc9a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eba575ef0a92c1d480fbda49fefde0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f56698ad89dd1d57dd37eed15644dc.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5554125a9c90933eb90f2204b5fde.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632cfee47da28b0e54b79d7978f8bc5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d95e95e62a605b4fd1c75c85c091d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5ff6afb2dc5527aa6d8b74e1ac7de.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dfe09b5e44cc57f001816f0d99500.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892eb20612403f5b58caade4237427a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706268c6412ae903be528021d88cee0.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087df2fea0796387e3ec092702eaf787.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd4e8d8e69c0b0566ac530a73bec7e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7850e1b86df21492b5c9f5c19b7bd.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a8f75157c427c40fb01077d243d9c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13b9da23dbe48bc4446d7eb791c67a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc9a2aeae820fcb70ed87b7999168c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bed50af83670ec22116f11dae1474.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529bf4bd77ba7ee048ca3d75508714b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f11063bd369814f6946beb22be35e2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89b9bd455d998e272198637912d822.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c28b4f05d5f0f22864428aef2cc6d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ce5327b113da7a3ad0b87f02ea681.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164138cb207086ff0a7c4d0feb14a4e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7578dedba250cfadee6fd7efabdc2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d87dfaf5c68d1feee511ffc74faa2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f290a14fc0d054329f11ce156485c1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62220713466c54e3c0fbe00001625f26.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201dae99e3165ccc4ffb479888d1bc2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78c5de9d38c2a5552cc886aeb068b9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42eaa64585b019ea19c5bd6adfffd49.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bcf04cf92aca64f8080c9e6e324f0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79aa23354b9072163c52a22284266e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078a362ad404afbf56f687785b49f33.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bfad0cbee6674f840e4afbd970def.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00683b3bc62155b5225ef7ad86b3416.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2683638809ffb642c69f38449792b7.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1153,417 +1165,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="84.836" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>5477</v>
+        <v>5247</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>166.76</v>
+        <v>17.37</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>5479</v>
+        <v>5248</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" t="s">
         <v>11</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" s="3">
-        <v>6.55</v>
+        <v>11.7</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>5483</v>
+        <v>5249</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>14</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>85.24</v>
+        <v>40.57</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>5485</v>
+        <v>5250</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>17</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>13.4</v>
+        <v>38.98</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>5486</v>
+        <v>5258</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F6" s="3">
-        <v>2.71</v>
+        <v>12.45</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>5500</v>
+        <v>5260</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="3">
-        <v>0.67</v>
+        <v>98.64</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>5501</v>
+        <v>5261</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F8" s="3">
-        <v>1.13</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>5502</v>
+        <v>5262</v>
       </c>
       <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
         <v>23</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="F9" s="3">
-        <v>1.62</v>
+        <v>3.11</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>5506</v>
+        <v>5263</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F10" s="3">
-        <v>43.89</v>
+        <v>19.11</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>5517</v>
+        <v>5264</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F11" s="3">
-        <v>37.57</v>
+        <v>2.94</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>5519</v>
+        <v>5266</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F12" s="3">
-        <v>0.19</v>
+        <v>11.38</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>5524</v>
+        <v>5281</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F13" s="3">
-        <v>23.84</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>5526</v>
+        <v>5284</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E14" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="F14" s="3">
-        <v>26.1</v>
+        <v>11.17</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>5529</v>
+        <v>5289</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="E15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F15" s="3">
-        <v>13.21</v>
+        <v>277.79</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>5531</v>
+        <v>5293</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="E16" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F16" s="3">
-        <v>4.56</v>
+        <v>253.28</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>5534</v>
+        <v>5301</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="E17" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="F17" s="3">
-        <v>89.29</v>
+        <v>1.97</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>5536</v>
+        <v>5302</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="E18" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="F18" s="3">
-        <v>58.42</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>5538</v>
+        <v>5303</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="E19" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="F19" s="3">
-        <v>9.81</v>
+        <v>14.13</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>5543</v>
+        <v>5305</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="E20" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F20" s="3">
-        <v>14.11</v>
+        <v>553.67</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>5544</v>
+        <v>5310</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="D21" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="E21" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="F21" s="3">
-        <v>49.2</v>
+        <v>101.14</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>