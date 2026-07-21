--- v0 (2026-05-24)
+++ v1 (2026-07-21)
@@ -14,194 +14,206 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 14:49</t>
-[...2 lines deleted...]
-    <t>UNID AC POLIGLICOLICO 5-0 C/AG 1,5 - SHALON</t>
+    <t>Lista gerada no: 21/07/2026 18:24</t>
+  </si>
+  <si>
+    <t>AVENTAL BRANCO 20G S/ MANGA PC/10 - ANADONA</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>ANADONA</t>
+  </si>
+  <si>
+    <t>AGULHA P/ ACUPUNTURA 0,2X 40MM - UNIQMED</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>MASCARA LARINGEA PVC 2,0 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>Atadura Vetrap 10Cm X 4,5M Vermelho - LA VET</t>
+  </si>
+  <si>
+    <t>Veterinario</t>
+  </si>
+  <si>
+    <t>TKL</t>
+  </si>
+  <si>
+    <t>UNID ENVELOPE ESTERILIZACAO 0X 23CM - VITALPACK</t>
+  </si>
+  <si>
+    <t>Envelopes para esterilização</t>
+  </si>
+  <si>
+    <t>TOUCA PRETA PC/100 - PROTDESC</t>
+  </si>
+  <si>
+    <t>PROTDESC</t>
+  </si>
+  <si>
+    <t>AC POLIGLICOLICO 3-0 C/AG 3,CX/3- SHALON</t>
   </si>
   <si>
     <t>Suturas</t>
   </si>
   <si>
     <t>SHALON</t>
   </si>
   <si>
-    <t>Joelheira Neoprene P - ACCTION</t>
+    <t>UNID KIT PAPANICOLAOU P N/EST N/LUBRIF - KOLPLAST</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>KOLPLAST</t>
+  </si>
+  <si>
+    <t>Coletor Universal Est Tampa Vermelha S/Pa 80Ml Pc/500 - CRAL</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>UNID MICROAGULHA LEBEL 32G - UNIQMED</t>
+  </si>
+  <si>
+    <t>FG1- BOLA ESFERA FISIOTERAPICA 5,5CM  - ORTHOPAUHER</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
-    <t>ACCTION INDUSTRIA E COMERCIO DE ARTIGOS ESPORTIVOS</t>
-[...76 lines deleted...]
-  <si>
     <t>ORTHOPAUHER</t>
   </si>
   <si>
     <t>Estetocopio Simples - SOLIDOR</t>
   </si>
   <si>
     <t>Estetoscópios</t>
   </si>
   <si>
     <t>LABOR IMPORT</t>
   </si>
   <si>
     <t>Lamina Bisturi N.2 - ADVANTIVE</t>
   </si>
   <si>
     <t>Lâminas de Bisturi</t>
   </si>
   <si>
-    <t>KIT SERINGA INSULINA 1ML C/AG FIXA 31G X 0,2PC/10 - UNIQMED</t>
-[...1 lines deleted...]
-  <si>
     <t>AGULHA P/ ACUPUNTURA 0,2X 30MM - UNIQMED</t>
   </si>
   <si>
     <t>12000A - PALMILHA PLANA SILIGEL 43/44 - ORTHOPAUHER</t>
   </si>
   <si>
     <t>Atadura Vetrap 5Cm X 4,5M Amarela C/ Patas - LA VET</t>
+  </si>
+  <si>
+    <t>Atadura Vetrap 5Cm X 4,5M Verde Limao C/ Patas - LA VET</t>
+  </si>
+  <si>
+    <t>Moldeira Para Clareamento Pc/2 - WHITENESS</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>FGM</t>
+  </si>
+  <si>
+    <t>Palito De Cuticula Madeira - THEOTO</t>
+  </si>
+  <si>
+    <t>Cuidados Especiais</t>
+  </si>
+  <si>
+    <t>THEOTO</t>
+  </si>
+  <si>
+    <t>SONDA URETRAL N.06 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -224,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0c647898ece8d9ba055f5ed756daa.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cf8e9f87b62a9432764a9d2e90202.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d893f1b1c1d0b12859cb12ab4007801.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23dc5fa1dee68ba8ad30538252324a5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49de388e069778867e84f66660d0d8.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f39bbe7db61812223e54dd3ac1ac0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d59553d53b3d9cfaf799d3c52398c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9adeb704e810ae9509af5d117bad48c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26852e140dc54b04a403af5a1a1c542.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f05df0b730eeec3481325e16e8b971.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e617152b6476481a53b596ac23c05.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ae735c66d40317fa28cc86bf94846.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14410595d8e81b96647d3505375ae85.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15417bff6daf2783266153465d4c06b3.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49448b3a905a77b933615e1495c178.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c28a2ca63f8dd095a84df4a10217c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6688b32c01cf4f1aadd36cea37d34.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a21c16c19df999123e64e6009a4e31.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545dda3e3f577d40df99b1da2980b08.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991db6d8cc0cd06e79e64fc330e3842.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786258f7942d010254d934a3ade3942.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa49e1e1ffb4f2266ffa7965d6e0b4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3efc0d120edaa8c1bc95c67b81944.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd93cb9cd38f152ce1cda20ee40dea0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dfc9e055110616a7cee4d7522b8b7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a6ac0e74cbb821f7da59cb2d72c46.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14a32812e71fce03906748028a924d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eaa05e48de607f4d6134b55055ac71.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d41c5c15608b15d33be022f5331b2d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb373f3e7799054ac8a95e60098a82a2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2c8f3075a519e7894e67b85f39455.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c048d48fb5a6a3e2cc3dba7f179ac4.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcb8bcec9e69e896886ab24c6d2675.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82204d3f2394d3f20bf75ccb8319f964.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed83d33bbbd49a660a906e22ab2298.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9443b99d00d70ca95763fc7ae6f6a5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e976676268bbe58bb24a4ade6ea79.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58faff82605cf3cd882b0add513a6c8f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8e43b2039a4968ce5b0d8e8d93638.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f97251a7db8aa7f3c36d0b1b3abed2.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1137,415 +1149,415 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="60.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>535</v>
+        <v>564</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>15.62</v>
+        <v>15.56</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>545</v>
+        <v>568</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>248.43</v>
+        <v>34.99</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>551</v>
+        <v>571</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>15.62</v>
+        <v>31.02</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>564</v>
+        <v>572</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>15.56</v>
+        <v>18.61</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>568</v>
+        <v>578</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>34.99</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>571</v>
+        <v>586</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3">
-        <v>31.02</v>
+        <v>31.12</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>572</v>
+        <v>587</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="3">
-        <v>18.61</v>
+        <v>484.64</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>578</v>
+        <v>591</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>0.27</v>
+        <v>5.78</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>586</v>
+        <v>604</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F10" s="3">
-        <v>31.12</v>
+        <v>0.82</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>587</v>
+        <v>605</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F11" s="3">
-        <v>484.64</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>591</v>
+        <v>612</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F12" s="3">
-        <v>5.78</v>
+        <v>12.43</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>604</v>
+        <v>614</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F13" s="3">
-        <v>0.82</v>
+        <v>29.21</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>605</v>
+        <v>615</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="E14" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F14" s="3">
-        <v>3.76</v>
+        <v>60.9</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>612</v>
+        <v>620</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="F15" s="3">
-        <v>12.43</v>
+        <v>34.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>614</v>
+        <v>627</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="E16" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="F16" s="3">
-        <v>29.21</v>
+        <v>129.02</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>615</v>
+        <v>636</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F17" s="3">
-        <v>60.9</v>
+        <v>18.61</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>617</v>
+        <v>637</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" t="s">
         <v>18</v>
       </c>
-      <c r="E18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>23.71</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>620</v>
+        <v>647</v>
       </c>
       <c r="C19" t="s">
+        <v>44</v>
+      </c>
+      <c r="D19" t="s">
         <v>45</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>19</v>
+        <v>46</v>
       </c>
       <c r="F19" s="3">
-        <v>34.0</v>
+        <v>23.94</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>627</v>
+        <v>648</v>
       </c>
       <c r="C20" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="E20" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="F20" s="3">
-        <v>129.02</v>
+        <v>7.43</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>636</v>
+        <v>649</v>
       </c>
       <c r="C21" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="F21" s="3">
-        <v>18.61</v>
+        <v>1.41</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>