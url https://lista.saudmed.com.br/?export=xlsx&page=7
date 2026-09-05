--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -14,173 +14,176 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 18:24</t>
-[...2 lines deleted...]
-    <t>AVENTAL BRANCO 20G S/ MANGA PC/10 - ANADONA</t>
+    <t>Lista gerada no: 04/09/2026 23:34</t>
+  </si>
+  <si>
+    <t>AGULHA P/ ACUPUNTURA 0,2X 40MM - UNIQMED</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>MASCARA LARINGEA PVC 2,0 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>Atadura Vetrap 10Cm X 4,5M Vermelho - LA VET</t>
+  </si>
+  <si>
+    <t>Veterinario</t>
+  </si>
+  <si>
+    <t>TKL</t>
+  </si>
+  <si>
+    <t>UNID ENVELOPE ESTERILIZACAO 0X 23CM - VITALPACK</t>
+  </si>
+  <si>
+    <t>Envelopes para esterilização</t>
+  </si>
+  <si>
+    <t>TOUCA PRETA PC/100 - PROTDESC</t>
   </si>
   <si>
     <t>Gorros, Toucas e Aventais</t>
   </si>
   <si>
-    <t>ANADONA</t>
-[...37 lines deleted...]
-  <si>
     <t>PROTDESC</t>
   </si>
   <si>
     <t>AC POLIGLICOLICO 3-0 C/AG 3,CX/3- SHALON</t>
   </si>
   <si>
     <t>Suturas</t>
   </si>
   <si>
     <t>SHALON</t>
   </si>
   <si>
     <t>UNID KIT PAPANICOLAOU P N/EST N/LUBRIF - KOLPLAST</t>
   </si>
   <si>
     <t>Plásticos e Consumíveis para Laboratório</t>
   </si>
   <si>
     <t>KOLPLAST</t>
   </si>
   <si>
     <t>Coletor Universal Est Tampa Vermelha S/Pa 80Ml Pc/500 - CRAL</t>
   </si>
   <si>
     <t>CRAL</t>
   </si>
   <si>
     <t>UNID MICROAGULHA LEBEL 32G - UNIQMED</t>
   </si>
   <si>
     <t>FG1- BOLA ESFERA FISIOTERAPICA 5,5CM  - ORTHOPAUHER</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
     <t>ORTHOPAUHER</t>
   </si>
   <si>
+    <t>Esfigmomanometro Metal Azul - SOLIDOR</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
     <t>Estetocopio Simples - SOLIDOR</t>
   </si>
   <si>
     <t>Estetoscópios</t>
   </si>
   <si>
-    <t>LABOR IMPORT</t>
-[...1 lines deleted...]
-  <si>
     <t>Lamina Bisturi N.2 - ADVANTIVE</t>
   </si>
   <si>
     <t>Lâminas de Bisturi</t>
   </si>
   <si>
-    <t>AGULHA P/ ACUPUNTURA 0,2X 30MM - UNIQMED</t>
+    <t>BOLSA FLEXIVEL PARA GELO 1,5L - UNIQMED</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
   </si>
   <si>
     <t>12000A - PALMILHA PLANA SILIGEL 43/44 - ORTHOPAUHER</t>
   </si>
   <si>
     <t>Atadura Vetrap 5Cm X 4,5M Amarela C/ Patas - LA VET</t>
   </si>
   <si>
     <t>Atadura Vetrap 5Cm X 4,5M Verde Limao C/ Patas - LA VET</t>
   </si>
   <si>
     <t>Moldeira Para Clareamento Pc/2 - WHITENESS</t>
   </si>
   <si>
     <t>Equipamentos Estéticos e Dermatológicos</t>
   </si>
   <si>
     <t>FGM</t>
   </si>
   <si>
     <t>Palito De Cuticula Madeira - THEOTO</t>
   </si>
   <si>
     <t>Cuidados Especiais</t>
   </si>
@@ -236,51 +239,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786258f7942d010254d934a3ade3942.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa49e1e1ffb4f2266ffa7965d6e0b4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3efc0d120edaa8c1bc95c67b81944.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd93cb9cd38f152ce1cda20ee40dea0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dfc9e055110616a7cee4d7522b8b7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a6ac0e74cbb821f7da59cb2d72c46.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14a32812e71fce03906748028a924d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eaa05e48de607f4d6134b55055ac71.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d41c5c15608b15d33be022f5331b2d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb373f3e7799054ac8a95e60098a82a2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2c8f3075a519e7894e67b85f39455.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c048d48fb5a6a3e2cc3dba7f179ac4.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcb8bcec9e69e896886ab24c6d2675.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82204d3f2394d3f20bf75ccb8319f964.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed83d33bbbd49a660a906e22ab2298.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9443b99d00d70ca95763fc7ae6f6a5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e976676268bbe58bb24a4ade6ea79.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58faff82605cf3cd882b0add513a6c8f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8e43b2039a4968ce5b0d8e8d93638.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f97251a7db8aa7f3c36d0b1b3abed2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd53a1d30cbade03b01a91f0ece350.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de340435b6507974f56cf65ccfbbd7f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c585068a5bf5c1971b7c7c4b421cd.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f09b57d6ff7d2e05a8bc4b7b94e668.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a726b6b63a66497784f85e8443b4e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbeae205f56f524f1d62924425214a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673595a4e50430ddb4effddf4c81f41a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d9bc104145b8b84a43d7180ca9882.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f33caf34adacefa99bd0800200ded7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9b0c19861fc1fcdd7fb82c560a51b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0b3a53142f425fc3268beef1925a4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d97cc6edc5b6f5bcf418763391289.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e5bdcecba939843e756853c11d9fd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19362e16c83ecf3121359cd27f67294a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc1ef799e891edc8212c5a66ba2600.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013818b1308f42fa855b94f6f36490f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fafbd63c6a6449f3dbe2c734cd0c32.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32514a8eeefa91919f02f794c1499fac.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092ee897113fe08a3b1b5f659bec7ae.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8dd3bbb68a701b34add0d095f5c2d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1148,413 +1151,413 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>15.56</v>
+        <v>34.92</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>34.99</v>
+        <v>31.02</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>31.02</v>
+        <v>18.61</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>572</v>
+        <v>578</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>18.61</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>578</v>
+        <v>586</v>
       </c>
       <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>20</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>0.27</v>
+        <v>31.12</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>31.12</v>
+        <v>484.64</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>484.64</v>
+        <v>5.78</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>591</v>
+        <v>604</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>5.78</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>0.82</v>
+        <v>4.28</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>605</v>
+        <v>612</v>
       </c>
       <c r="C11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" t="s">
         <v>31</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="F11" s="3">
-        <v>3.76</v>
+        <v>12.15</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F12" s="3">
-        <v>12.43</v>
+        <v>130.37</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
         <v>614</v>
       </c>
       <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13" t="s">
+        <v>37</v>
+      </c>
+      <c r="E13" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="F13" s="3">
         <v>29.21</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
         <v>615</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14" t="s">
         <v>39</v>
       </c>
       <c r="E14" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F14" s="3">
         <v>60.9</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>34.0</v>
+        <v>77.47</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
         <v>627</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F16" s="3">
         <v>129.02</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
         <v>636</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F17" s="3">
         <v>18.61</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
         <v>637</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F18" s="3">
         <v>11.57</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
         <v>647</v>
       </c>
       <c r="C19" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F19" s="3">
         <v>23.94</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
         <v>648</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D20" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E20" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F20" s="3">
         <v>7.43</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
         <v>649</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D21" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F21" s="3">
         <v>1.41</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>