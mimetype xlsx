--- v0 (2026-05-24)
+++ v1 (2026-09-05)
@@ -14,218 +14,209 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 14:50</t>
-[...23 lines deleted...]
-    <t>Luvas de Nitrila</t>
+    <t>Lista gerada no: 05/09/2026 03:40</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 24G ROXA 20 X 0,5- MEDIX</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
   <si>
     <t>MEDIX</t>
   </si>
   <si>
-    <t>Protetor Colchao GDE PC/ - HIGIFRAL</t>
-[...32 lines deleted...]
-    <t>Luva Uso Geral Latex S/Po M - NUGARD</t>
+    <t>ALGODAO POLIESTER 0 C/AG 3, - SHALON</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BRANCO 5CM X 4,5M MT/3- CIEX</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>Antisseptico Violeta Genciana 1% 30ML - UNIPHAR</t>
+  </si>
+  <si>
+    <t>Medicamentos Livres</t>
+  </si>
+  <si>
+    <t>UNIPHAR</t>
+  </si>
+  <si>
+    <t>1643N - CINTA LONGA POSTURAL C/ 12 BARBATANAS LILAS EPP - BIOBELA</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>LUVA SAUDE LATEX C/PO P - DESCARPACK</t>
   </si>
   <si>
     <t>Luvas de Látex</t>
   </si>
   <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>GAZE 11F 7,X 7,S/RX PC/10 - EUROPA</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>POLAR FIX</t>
+  </si>
+  <si>
+    <t>PAPEL GRAU BOBINA EST 300MM X 100M - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Envelopes para esterilização</t>
+  </si>
+  <si>
+    <t>PAPEL GRAU BOBINA EST 200MM X 100M - POLAR FIX</t>
+  </si>
+  <si>
+    <t>PAPEL GRAU BOBINA EST 150MM X 100M - POLAR FIX</t>
+  </si>
+  <si>
+    <t>WRAPS P/ EST (SMS) INVOLUCRO PESADO 60 X 60CM 60G PC/50 - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Wraps e Involucros Reutilizáveis</t>
+  </si>
+  <si>
+    <t>AVENTAL CIR EST G AZUL - POLAR FIX</t>
+  </si>
+  <si>
+    <t>LUVA USO GERAL LATEX C/PO G - NUGARD</t>
+  </si>
+  <si>
+    <t>KEVENOLL</t>
+  </si>
+  <si>
+    <t>FITA ADESIVA HOSPITALAR 19 X 50 - MASTERFIX</t>
+  </si>
+  <si>
+    <t>MASTERFIX</t>
+  </si>
+  <si>
+    <t>SACO LIXO PRETO 20L 0,4M PC/100</t>
+  </si>
+  <si>
+    <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
+  </si>
+  <si>
+    <t>NEKPLAST</t>
+  </si>
+  <si>
+    <t>Unid Trometamol Cetorolaco 30Mg/Ml 1Ml Sol Inj - Hipolabor</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Acido Acetilsalicilico (Dormec) 100Mg Cr/10 - Imec</t>
+  </si>
+  <si>
+    <t>IMEC</t>
+  </si>
+  <si>
+    <t>LUVA USO GERAL LATEX S/PO G - NUGARD</t>
+  </si>
+  <si>
     <t>NUGARD</t>
   </si>
   <si>
-    <t>Luva cirur par latex est c/po 7,0 - Medix</t>
-[...74 lines deleted...]
-    <t>Avental Cir Est 43G Sms Azul Claro XG + TOALHA IMP - MEDIX</t>
+    <t>Filtro Bacteriano Hmef Adulto - ALTECH</t>
+  </si>
+  <si>
+    <t>Acessórios e Peças para Equipamentos</t>
+  </si>
+  <si>
+    <t>BRASIL MED CARE</t>
+  </si>
+  <si>
+    <t>FITA ESPARADRAPO BRANCO 10CM X 4,5M - VITALGOLD</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -248,51 +239,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accea6f89aa0610d2c44646ae84f5cd.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984334280c0b00a634f3698fb74af9e9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50a8adf4a42c1e5a9f7735e8ff76a1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3d6f63899d9a48bf7b33a9e194959.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766514ca9b826dad5e978c78718797f4.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569a67b98bdd1aa87f554e5d092dca4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6cc7b26bb817a1a768af6abbbcac4.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe561aa6cd33e19ccd5178a3ee4bef.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967259b5e82843835f3e7f95af45d63.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8054164974aa7bf66bd00ccaffb7b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcbbdddfcba4fbed1bd4758f99006a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c24adea05feb996ad38d1d3f9d5f5.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec65c5b92ab77b6e3b19b506e33417.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb26f35105681bebd745424310eae1c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76066762309bd1ef65f11c67446ecd51.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e9627d43a46882db31b8b0de3eeb1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a5e697cf159e105da7493e84cbff9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c9bf4b59fead596d01a89744dac56.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e7ff4fd387c9c29fad03ffd729bef.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e301d207c63854fa21218231f4d91.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3865f2c06062b2414b8e88c7701aa.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d446d499c7030c1a224f0a2c8cc96bb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36401d3954760fd8a33ad168cd5a379.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16f1bacb91468a909add2b9079fc63.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec5c0674c61284c05850681e46cc9b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930410ec723e8b518ac1449a355f93e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea26285a56f4d167bf2dabaaf04177f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8894ccc37b2fc82da1f5175dbf514b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f1c3f1bd809ec971395943b66d4d7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee53ebb7633d94218d852832474b09.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ba5478df773feeb9e7c1ea3d0c768.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbce1d9dec43225af523daa68ffb695.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536815743d4159a06d54d7228bea86b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b97a133aa25f59003707a83a8caa3.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda353966cb0de09955ae737352a893.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4ba460663691d23dfb035dd1a582b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd2aeb7c5463fb048ba9904f9dfa52.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce31a75f3074020045fc7ed8e59778.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29273be754d88e9679abb8d866825dc.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d607c198dfd89aa62425760590cbce.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1159,417 +1150,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>5538</v>
+        <v>5375</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>9.81</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>5543</v>
+        <v>5380</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" t="s">
         <v>11</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" s="3">
-        <v>14.11</v>
+        <v>81.9</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>5544</v>
+        <v>5385</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>14</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>49.2</v>
+        <v>9.72</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>5573</v>
+        <v>5386</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>17</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>45.28</v>
+        <v>4.94</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>5608</v>
+        <v>5388</v>
       </c>
       <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>44.31</v>
+        <v>252.8</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>5714</v>
+        <v>5390</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>5.4</v>
+        <v>57.46</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>5742</v>
+        <v>5405</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>121.11</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>5762</v>
+        <v>5406</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F9" s="3">
-        <v>45.26</v>
+        <v>310.02</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>5824</v>
+        <v>5407</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="F10" s="3">
-        <v>3.02</v>
+        <v>205.23</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>5863</v>
+        <v>5408</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="F11" s="3">
-        <v>4.43</v>
+        <v>160.15</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>5878</v>
+        <v>5409</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="F12" s="3">
-        <v>1.93</v>
+        <v>73.63</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>5881</v>
+        <v>5410</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="F13" s="3">
-        <v>19.15</v>
+        <v>26.88</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>5882</v>
+        <v>5416</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D14" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F14" s="3">
-        <v>9.39</v>
+        <v>31.12</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>5912</v>
+        <v>5421</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F15" s="3">
-        <v>1.2</v>
+        <v>9.93</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>5957</v>
+        <v>5426</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E16" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F16" s="3">
-        <v>25.83</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>6013</v>
+        <v>5435</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D17" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="E17" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="F17" s="3">
-        <v>190.47</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>6034</v>
+        <v>5438</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="E18" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="F18" s="3">
-        <v>29.93</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>6087</v>
+        <v>5441</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E19" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="F19" s="3">
-        <v>11.0</v>
+        <v>68.63</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>6096</v>
+        <v>5450</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="E20" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="F20" s="3">
-        <v>43.93</v>
+        <v>17.75</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>6097</v>
+        <v>5454</v>
       </c>
       <c r="C21" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="D21" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="E21" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="F21" s="3">
-        <v>22.26</v>
+        <v>17.37</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>