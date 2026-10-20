--- v0 (2026-09-05)
+++ v1 (2026-10-20)
@@ -14,197 +14,224 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 05/09/2026 00:16</t>
-[...2 lines deleted...]
-    <t>Detergente Enzimatico 1L Poderoso - KELLDRIN</t>
+    <t>Lista gerada no: 20/10/2026 02:24</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 60ML S/AG BICO CATETER - WILTEX</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>CIRURGICA FERNANDES C.MAT.CIR.HO.SO.LTDA</t>
+  </si>
+  <si>
+    <t>Gaze 9F 7,5 X 7,5 Nao Esteril Pc/500 - Polar Fix</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>GLOMED</t>
+  </si>
+  <si>
+    <t>Detergente Enzimatico 5 Enzimas Sanizyme 1L - PROSANI</t>
   </si>
   <si>
     <t>Químicos e Soluções</t>
   </si>
   <si>
-    <t>KELLDRIN</t>
-[...22 lines deleted...]
-  <si>
     <t>MEDIX</t>
   </si>
   <si>
-    <t>Unid cateter 14g laranja - TKL</t>
+    <t>Fita indicadora acido peracetico 30 un - Apc Test</t>
+  </si>
+  <si>
+    <t>Suprimentos Descartáveis</t>
+  </si>
+  <si>
+    <t>MAXICOR</t>
+  </si>
+  <si>
+    <t>Crm - Unid Midazolam 5Mg/Ml 10Ml Sol Inj - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>RAYOVAC</t>
+  </si>
+  <si>
+    <t>Suxametonio 500Mg Po Inj (Succitrat) - UNIAO QUIMICA</t>
+  </si>
+  <si>
+    <t>MEDICAMENTOS PSICOTROPICOS LISTA A</t>
+  </si>
+  <si>
+    <t>ACHE</t>
+  </si>
+  <si>
+    <t>Unid Cateter 24G Amarelo IV - POLYMED</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
-    <t>Luva Cirur par latex est C/PO 7,- Medix</t>
-[...35 lines deleted...]
-    <t>Metronidazol 500Mg 100Ml Frasco - Farmace</t>
+    <t>POLYMED</t>
+  </si>
+  <si>
+    <t>Sonda Uretral 18 40CM - MARKMED</t>
+  </si>
+  <si>
+    <t>MARK MED</t>
+  </si>
+  <si>
+    <t>Acido Peracetico 0,2% 5L (Voxilon) - THECH</t>
+  </si>
+  <si>
+    <t>THECH</t>
+  </si>
+  <si>
+    <t>Unid Metifolato 5-Mthf 3500Mcg/Ml 1Ml Amp - PHD DO BRASIL</t>
+  </si>
+  <si>
+    <t>MEDICAMENTOS SEM CONTROLE ESPE</t>
+  </si>
+  <si>
+    <t>PHD DO BRASIL</t>
+  </si>
+  <si>
+    <t>Unid Agulha A Vacuo Coleta Multipla 21G 25 X 0,8M - Wiltex</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>Avental cir est 43g sms azul claro xg + toalha imp - Medix</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>Crm - Zolpidem Hemitartarato 10Mg - Zydus</t>
   </si>
   <si>
     <t>Medicamentos Controlados</t>
   </si>
   <si>
-    <t>FARMACE</t>
-[...20 lines deleted...]
-    <t>Unid Cetoprofeno 50Mg/Ml 2Ml Inj Im Amp - TEUTO</t>
+    <t>ZYDUS</t>
+  </si>
+  <si>
+    <t>Sonda Aspiracao Traqueal 10 - EMBRAMED</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>Oleo De Ricino 30ML - UNIPHAR</t>
+  </si>
+  <si>
+    <t>Laxantes</t>
   </si>
   <si>
     <t>UNIPHAR</t>
   </si>
   <si>
-    <t>Filtro De Carvao Ativado Do Destilador De Agua - Cristofoli</t>
+    <t>Unid Seringa 5ml S/AG LL - Medix</t>
+  </si>
+  <si>
+    <t>Unid Seringa 3Ml C/Ag Ls 2X 0, -  SR</t>
+  </si>
+  <si>
+    <t>SR</t>
+  </si>
+  <si>
+    <t>Unid Gentamicina (Sulfato) 40MG/ML 2ML - HYPOFARMA</t>
+  </si>
+  <si>
+    <t>HYPOFARMA</t>
+  </si>
+  <si>
+    <t>Ponta Diamantada 3070 FG -  FAVA</t>
   </si>
   <si>
     <t>Acessórios e Peças para Equipamentos</t>
   </si>
   <si>
-    <t>CONTROLLER COMERCIO E SERVICOS LTDA</t>
-[...8 lines deleted...]
-    <t>CIRURGICA FERNANDES C.MAT.CIR.HO.SO.LTDA</t>
+    <t>FAVA</t>
+  </si>
+  <si>
+    <t>5157 - Pinca Kelly Curva 14CM - BSZ</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>BSZ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -227,51 +254,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668ecef9d727264ff8c9a741abda742.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b972d3ca165adbbd1c1b1b4b7268570.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bed52810c9be361285daab74c60f80.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ab759b5912c352b9e961ff911fd6a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8a15a540787833f03facf6764477c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6081c9787da3b5357dd094ef7fb0312.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c6fea8675f509a98112bccd6a4e97.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67423fd21856b78dcbed40e5f2e36fbc.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625aeda425ce90e2783d66f0337b1732.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7be33a788f85fad91b3e1b437df9e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a31bb0e438f0ae64024a7711aef0c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeabd322aebab3febfe9655042aab19.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70a0b2523dc8cbb88238c34b716fa8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e496aa9ec957596d29c3012741574.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e81a9d6513872e2c8482bcec62b3f2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db2af51b61504382170dc556e8fe13.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e9fba6b09e2590f304fa42d19a41c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74dd927c646b99f5b4c31afd6b67c0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b84accd4e077922a23a1a70412850c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ea52d437c358057a2730258dd5fcb.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a95e8557c567e64dc1669ae09de57.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809979ad95b9dbce1288a42815311719.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c39d13c1565efb55a1b4b580c65a48.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845d07175b0b3279781d003af66c244.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb944ec4310cc906a5b235dcf71fd7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc525f28bdee3accaf150eadb3fa2e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767130a06380487b78bdac9d5ebfdbd5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb02462a7f24574bbfc4aad57a7017.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc912218df47e9df309d5be23b0aa86e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb865b9c7c55d04c623a33d3ab84ea1e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850b4395de95be54d3afd60d6287905.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c876170a83f666ea558ccc3d8b700.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26780773519513bb79e36d944337d591.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d9075a693f820dec2f566ca7e0a30.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc23af54ee51292dde0af8e2871c0d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da059127f9baa31688741552887b6b7f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6c50e50a180e515fc89e7621ae836.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865296d2416f32613cfd098b9499f327.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1aa8b5290dfe2f67697c6d3655d54.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a591194f57cf7602909d4418bf6e1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1138,417 +1165,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>5927</v>
+        <v>5990</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>50.09</v>
+        <v>3.36</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>5930</v>
+        <v>5998</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>11.74</v>
+        <v>43.93</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>5936</v>
+        <v>5999</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>0.15</v>
+        <v>43.41</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>5946</v>
+        <v>6000</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>0.4</v>
+        <v>89.38</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>5949</v>
+        <v>6001</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>1.76</v>
+        <v>10.12</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>5950</v>
+        <v>6003</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>2.27</v>
+        <v>59.14</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>5951</v>
+        <v>6005</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F8" s="3">
-        <v>3.61</v>
+        <v>1.91</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>5956</v>
+        <v>6006</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="F9" s="3">
-        <v>3.89</v>
+        <v>2.29</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>5957</v>
+        <v>6013</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F10" s="3">
-        <v>25.83</v>
+        <v>190.47</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>5961</v>
+        <v>6022</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="F11" s="3">
-        <v>2.9</v>
+        <v>46.64</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>5962</v>
+        <v>6028</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="F12" s="3">
-        <v>34.88</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>5963</v>
+        <v>6033</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E13" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F13" s="3">
-        <v>58.65</v>
+        <v>22.26</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>5965</v>
+        <v>6035</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="F14" s="3">
-        <v>11.68</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>5967</v>
+        <v>6037</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E15" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="F15" s="3">
-        <v>0.44</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>5974</v>
+        <v>6039</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="F16" s="3">
-        <v>8.67</v>
+        <v>5.84</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>5975</v>
+        <v>6040</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="F17" s="3">
-        <v>4.75</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>5985</v>
+        <v>6041</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="F18" s="3">
-        <v>2.94</v>
+        <v>0.88</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>5986</v>
+        <v>6047</v>
       </c>
       <c r="C19" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="F19" s="3">
-        <v>95.76</v>
+        <v>2.35</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>5987</v>
+        <v>6063</v>
       </c>
       <c r="C20" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="E20" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="F20" s="3">
-        <v>0.95</v>
+        <v>7.69</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>5990</v>
+        <v>6078</v>
       </c>
       <c r="C21" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="E21" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="F21" s="3">
-        <v>3.36</v>
+        <v>62.56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>