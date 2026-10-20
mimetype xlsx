--- v0 (2026-09-05)
+++ v1 (2026-10-20)
@@ -14,218 +14,236 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 04/09/2026 22:12</t>
-[...2 lines deleted...]
-    <t>Soro glicose 5% 500ml frasco - Braun</t>
+    <t>Lista gerada no: 20/10/2026 01:48</t>
+  </si>
+  <si>
+    <t>Pilha AA2 Alcalina Power Alkaline C/2 - Panasonic</t>
+  </si>
+  <si>
+    <t>Acessórios e Peças para Equipamentos</t>
+  </si>
+  <si>
+    <t>PANASONIC</t>
+  </si>
+  <si>
+    <t>Bolsa Colostomia 30Mm Descartavel Pc/10 - LETOMED</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>LETOMED</t>
+  </si>
+  <si>
+    <t>Bolsa Colostomia 50Mm Descartavel Pc/10 - LETOMED</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>Papel Grau Bobina Est 500MM X 100M - VITALPACK</t>
+  </si>
+  <si>
+    <t>Envelopes para esterilização</t>
+  </si>
+  <si>
+    <t>VITALPACK</t>
+  </si>
+  <si>
+    <t>CRM - unid cloridrato de escetamina 50mg/ml 2ml sol inj cx/2- Cristalia</t>
   </si>
   <si>
     <t>Produtos Farmacêuticos</t>
   </si>
   <si>
-    <t>BRAUN</t>
-[...2 lines deleted...]
-    <t>Fita Esparadrapo Branco 10Cm X 4,5M - COPERTINA</t>
+    <t>CRISTALIA</t>
+  </si>
+  <si>
+    <t>Touca Branca PC/100 MT/5000 - MEDIX</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>Toxina Botulinica 100Ui Frasco Amp Po (Nabota) (Geladeira) - RENNOVA</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>NABOTA</t>
+  </si>
+  <si>
+    <t>1,125.16</t>
+  </si>
+  <si>
+    <t>Tiras de glicose guide - Accu-check</t>
+  </si>
+  <si>
+    <t>Teste de Glicose</t>
+  </si>
+  <si>
+    <t>ACCU-CHEK</t>
+  </si>
+  <si>
+    <t>Gelo Artificial Flexivel 15G - GELOTECH</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>GELOTECH</t>
+  </si>
+  <si>
+    <t>Salonpas adesivo pequeno c/10un - Hisamitsu</t>
+  </si>
+  <si>
+    <t>Anti-inflamatórios</t>
+  </si>
+  <si>
+    <t>HISAMITSU</t>
+  </si>
+  <si>
+    <t>11804 - bolsa urostomia sensura click 10-76mm - Coloplast</t>
+  </si>
+  <si>
+    <t>COLOPLAST</t>
+  </si>
+  <si>
+    <t>Pasta Condutora Carbofix 1KG - CARBOGEL</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>CARBOGEL</t>
+  </si>
+  <si>
+    <t>Medidor Pressao Digital Aut De Braco Smart Connect LA850BT - G-TECH</t>
+  </si>
+  <si>
+    <t>Monitores de Sinais Vitais</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>Butilbrometo Escopolamina + Dipirona 4Mg+500Mg/Ml 5Ml Amp - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>FARMACE</t>
+  </si>
+  <si>
+    <t>Fita Micropore Branca 12,5MM X 10M - 3M</t>
   </si>
   <si>
     <t>Ataduras</t>
   </si>
   <si>
+    <t>3M</t>
+  </si>
+  <si>
+    <t>Unid Seringa 60ML S/AG LL - ADVANTIVE</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>ADVANTIVE</t>
+  </si>
+  <si>
+    <t>0234 - Pinca Kelly Curva 16CM - ABC</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>ABC</t>
+  </si>
+  <si>
+    <t>Unid Seringa 10Ml C/Ag Ls 2X - SR</t>
+  </si>
+  <si>
+    <t>SR</t>
+  </si>
+  <si>
+    <t>Tubo coleta 16 x 100 9ml branco c/100 - VACUPLAST</t>
+  </si>
+  <si>
     <t>CRAL</t>
   </si>
   <si>
-    <t>2223Brq - Eletrodo Ecg Adulto Pc/50 - 3M</t>
-[...83 lines deleted...]
-    <t>Lamina Bisturi N.1(Carbono) - MEDIX</t>
+    <t>Lamina Bisturi N.10 (Carbono) - MEDIX</t>
   </si>
   <si>
     <t>Lâminas de Bisturi</t>
-  </si>
-[...37 lines deleted...]
-    <t>VITALPACK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -248,51 +266,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71921c28e37ab3ed2a99463c1d2465e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f752ba30440ebdc8d5bf5fda65269.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5eab7a3c8a7d5485718c6d5b70fed.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdf750c3ad079b4bb0d62cd1873ce4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a62c89dde4b321136f7daabedcb5d4.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fdfeae501765ad8f23d42924f2b19.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acb5dcb0ed2c4cf57bdf7bb64b3b45.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ad27b96210500d950d6bb36670354.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3054d1d4b89016362e1dc7c8dee006b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8871dc2ba2f313425f7b6d52d48a8.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559a9400491d8f1d4bf4abb9272d490.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64eb9cf5f6d2d462040b2b53407034.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f4493fee82bd0932cf054df24ea64.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c093d4799524d6093523ee44a8301ec.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f76a801312281be27d6765f5315e2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d46b23999af0670ef86133f720e8d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0cb7a57d27ccb95598543858e7f1e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62884ea07474f4dfaef7c522d8b8175c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509ffc2f56dab862c364cb157704da5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29afa003290e269dea4ec337f5df7f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e264e64b5c3415ad32fdaa050dfba.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e5fd4ff8f8d7e7758d6a67dc699b6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5d2375a029b807696694beff04491.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccfed28ab7fe7ac8b0bda87fc32c66.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a07e96057889a765d8bbe54180265.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931661d0c8857ed11f5f9ddb290fc44.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd54fdaa19630b157b5db8bb2cf3cf7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c2a5dedc84d824ef2554c55be38ad.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f311c09157ba459f1c98512b8c587.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd483524f023f7ac2b07ce5b4b675b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f7c161b264d3733041e7f453c3665.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a5d3602f26b26a7e807f3593f0221.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab83b6d1d8cb60537c1f7c9c28f05e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc71bffc3b63eaabc945f526d0a4710.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6b4dd7d91dfec60fbc601dc693595.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7aa0c19004d770c30d74430604e124.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5582d3ab0cc1e636d3979aa8e9b3cf.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98da6dd50ce9e4a219c27fd9467fabe.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853a1719ddf069b0c4194d201a29cd6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1207f553337df7b8994fda92565dfaa.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1159,417 +1177,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="82.408" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="84.836" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>6089</v>
+        <v>6169</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>13.04</v>
+        <v>15.08</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>6090</v>
+        <v>6173</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>14.2</v>
+        <v>13.76</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>6091</v>
+        <v>6174</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>60.56</v>
+        <v>13.76</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>6097</v>
+        <v>6176</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>17</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>22.26</v>
+        <v>504.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>6102</v>
+        <v>6178</v>
       </c>
       <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>20</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>4.79</v>
+        <v>44.23</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>6109</v>
+        <v>6179</v>
       </c>
       <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
         <v>22</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>23</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>6.78</v>
+        <v>15.08</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>6130</v>
+        <v>6183</v>
       </c>
       <c r="C8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>26</v>
       </c>
-      <c r="F8" s="3">
-        <v>10.84</v>
+      <c r="F8" s="3" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>6133</v>
+        <v>6184</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="F9" s="3">
-        <v>10.92</v>
+        <v>83.79</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>6147</v>
+        <v>6187</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="F10" s="3">
-        <v>16.91</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>6155</v>
+        <v>6191</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F11" s="3">
-        <v>199.5</v>
+        <v>17.72</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>6158</v>
+        <v>6195</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="F12" s="3">
-        <v>33.52</v>
+        <v>60.92</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>6160</v>
+        <v>6196</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F13" s="3">
-        <v>93.39</v>
+        <v>130.6</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>6161</v>
+        <v>6198</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E14" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F14" s="3">
-        <v>4.43</v>
+        <v>262.23</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>6162</v>
+        <v>6201</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="F15" s="3">
-        <v>47.59</v>
+        <v>3.59</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>6166</v>
+        <v>6204</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="E16" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="F16" s="3">
-        <v>1.49</v>
+        <v>14.7</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>6169</v>
+        <v>6205</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>14</v>
+        <v>51</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="F17" s="3">
-        <v>15.08</v>
+        <v>3.74</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>6170</v>
+        <v>6214</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="E18" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="F18" s="3">
-        <v>14.93</v>
+        <v>75.22</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>6173</v>
+        <v>6223</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E19" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="F19" s="3">
-        <v>13.76</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>6174</v>
+        <v>6231</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="F20" s="3">
-        <v>13.76</v>
+        <v>147.71</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>6176</v>
+        <v>6233</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="F21" s="3">
-        <v>504.0</v>
+        <v>47.59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>