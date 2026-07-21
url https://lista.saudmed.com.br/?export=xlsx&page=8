--- v0 (2026-05-24)
+++ v1 (2026-07-21)
@@ -14,142 +14,118 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 15:39</t>
-[...2 lines deleted...]
-    <t>Atadura Vetrap 5Cm X 4,5M Verde Limao C/ Patas - LA VET</t>
+    <t>Lista gerada no: 21/07/2026 19:38</t>
+  </si>
+  <si>
+    <t>SONDA URETRAL N.12 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>1614 - SOUTIEN C/ REFORCO FECHO FRONTAL BEGE G - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>SWAB P/ COLETA DE AMOSTRA EST HASTE DE PLASTICO - CRAL</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>OR1001_3 - TIPOIA ESTOFADA IMOBILIZADORA VELPEAU G - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Atadura Vetrap 10Cm X 4,5M Rosa  - LA VET</t>
   </si>
   <si>
     <t>Veterinario</t>
   </si>
   <si>
     <t>TKL</t>
   </si>
   <si>
-    <t>Moldeira Para Clareamento Pc/2 - WHITENESS</t>
-[...58 lines deleted...]
-  <si>
     <t>FITA ESPARADRAPO ROSA 10CM X 4,5M  - MISSNER</t>
   </si>
   <si>
     <t>Ataduras</t>
   </si>
   <si>
     <t>MISSNER</t>
   </si>
   <si>
     <t>NEBULIZADOR/INALADOR COMPACT DC1 - G-TECH</t>
   </si>
   <si>
     <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
   </si>
   <si>
     <t>G-TECH</t>
   </si>
   <si>
     <t>ALMOTOLIA 500ML BICO RETO TRANSPARENTE  - JPROLAB</t>
   </si>
   <si>
     <t>JPROLAB IND E COM DE PROD P/ LAB LTDA</t>
   </si>
   <si>
     <t>Agua Autoclave / Destilada 5L - ASFER</t>
@@ -182,50 +158,80 @@
     <t>NEVE</t>
   </si>
   <si>
     <t>Gaze 13F 7,5 X 7,5 Pc/100G - CLEAN</t>
   </si>
   <si>
     <t>Gazes e Compressas</t>
   </si>
   <si>
     <t>CLEAN</t>
   </si>
   <si>
     <t>MEIA AES AGH 18MMHG P PE ABERTO BRANCA - VENOSAN</t>
   </si>
   <si>
     <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
   </si>
   <si>
     <t>VENOSAN</t>
   </si>
   <si>
     <t>Bastao De Vidro 8 X 300MM - PLENA-LAB</t>
   </si>
   <si>
     <t>PLENA-LAB</t>
+  </si>
+  <si>
+    <t>5504 - PINCA DE CHERON ACO INOX ESTERILIZAVEL 25CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>Atadura Crepom 30CM X 1,8M PC/12 - NEVE</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 30G AMARELA 1X 0,30 - BD</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>BD</t>
+  </si>
+  <si>
+    <t>RINGER C/ LACTATO SODIO 250ML BOLSA MT/3- JP</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -248,51 +254,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e85a18e84ba0298279c70ea0e50014.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d5773f6af82d41444afe1e4314f3a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777bf814e5e701830afec13de0505fd.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d766d6b72a8585602aac2943617ad.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e945ee8863c069eb6ee3d791cece05c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7020c61129b09d047245d07c71240.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdd8fa3ffaf997f10c52258b675456.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661ef325dd3648004899b7cecde29a3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b7f114b078ad9a34303935b643ce1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1a7be9519ad9b6b5767750d599a69.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcd6308a5d3888d543268820def889.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4bf541b2c88fb5b5aacac61044fb1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553527b7745197e0f5d18cef409d9a3.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ae49bef0fc01726292c617e87d511.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5da11bc010d8939f4fb7ed0378757.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34f77c238467744b1ab54b71ab50a6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d524e624fc21856f0f9ce4c53c876.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc55b9475cb433a6df38e6598201e2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03417b61d8c3d278a22df7ec2a6381e5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0bb0a8337183d33c961ad3469fa82.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfbe8674f647088b8a104645949456.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d838a2cd557e0a818282a5ec3512892.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663089aa7c54a8e50247fd803a756fe.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e650b92ed6d5b0c7a46129d5b3fd187.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f7747c2c0abdf9b9ca695ed469e38.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b4b5b9e713fec9e3cbee1710de278.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e81dd6833db9ea3a01a3ff97a78d75.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81887a8e0de87c2c29ab16b112ee4c56.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4540ce9e90cd806f84e96738932b7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b966c762d602c5cb7bcdc1de5f563b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d9c84a38511d425ca77cfd11c7fd6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca223e597b6d5eae235da99e26a880df.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0f00e1bd0fce7fb16911a6a8feccb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ed7fe601d0a06d873df9221f02fb6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdb94afad6566a0dff911884be18bc.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a87e95bdcca2e7c46c577647489ffb.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e6a4b75415d7ce89c2a175fb36051.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bdaec1a4387c42933b18b6e505f5d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0886b4bb1a7588655cbb860d19b77.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831cb1a4e2e63e4f8af706c9e92a544.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1190,386 +1196,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>637</v>
+        <v>650</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>11.57</v>
+        <v>1.49</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>647</v>
+        <v>655</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>23.94</v>
+        <v>72.3</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>648</v>
+        <v>659</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>7.43</v>
+        <v>29.8</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>649</v>
+        <v>667</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>1.41</v>
+        <v>95.76</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>650</v>
+        <v>671</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>1.49</v>
+        <v>19.72</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>655</v>
+        <v>676</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>72.3</v>
+        <v>23.02</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>659</v>
+        <v>677</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F8" s="3">
-        <v>29.8</v>
+        <v>189.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>667</v>
+        <v>678</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F9" s="3">
-        <v>95.76</v>
+        <v>6.97</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>671</v>
+        <v>684</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F10" s="3">
-        <v>19.72</v>
+        <v>11.76</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>676</v>
+        <v>687</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F11" s="3">
-        <v>23.02</v>
+        <v>3.07</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>677</v>
+        <v>688</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>189.0</v>
+        <v>1.55</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>678</v>
+        <v>689</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>6.97</v>
+        <v>1.37</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>684</v>
+        <v>690</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14" t="s">
+        <v>23</v>
+      </c>
+      <c r="E14" t="s">
         <v>39</v>
       </c>
-      <c r="E14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>11.76</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>687</v>
+        <v>695</v>
       </c>
       <c r="C15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" t="s">
         <v>41</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" t="s">
         <v>42</v>
       </c>
-      <c r="E15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>3.07</v>
+        <v>15.56</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>688</v>
+        <v>700</v>
       </c>
       <c r="C16" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" t="s">
         <v>44</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" t="s">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="F16" s="3">
-        <v>1.55</v>
+        <v>281.11</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>689</v>
+        <v>710</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="F17" s="3">
-        <v>1.37</v>
+        <v>5.63</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>690</v>
+        <v>724</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="E18" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F18" s="3">
-        <v>3.91</v>
+        <v>160.5</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>695</v>
+        <v>731</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="F19" s="3">
-        <v>15.56</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>700</v>
+        <v>739</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E20" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F20" s="3">
-        <v>281.11</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>710</v>
+        <v>741</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F21" s="3">
-        <v>5.63</v>
+        <v>8.42</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>