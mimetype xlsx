--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -14,224 +14,221 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 19:38</t>
+    <t>Lista gerada no: 05/09/2026 01:02</t>
   </si>
   <si>
     <t>SONDA URETRAL N.12 - MEDSONDA</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
     <t>MEDSONDA</t>
   </si>
   <si>
     <t>1614 - SOUTIEN C/ REFORCO FECHO FRONTAL BEGE G - BIOBELA</t>
   </si>
   <si>
     <t>Cintas e Modeladores Pós-Cirúrgicos</t>
   </si>
   <si>
     <t>BIOBELA</t>
   </si>
   <si>
     <t>SWAB P/ COLETA DE AMOSTRA EST HASTE DE PLASTICO - CRAL</t>
   </si>
   <si>
     <t>Plásticos e Consumíveis para Laboratório</t>
   </si>
   <si>
     <t>CRAL</t>
   </si>
   <si>
     <t>OR1001_3 - TIPOIA ESTOFADA IMOBILIZADORA VELPEAU G - HIDROLIGHT</t>
   </si>
   <si>
     <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
   </si>
   <si>
     <t>HIDROLIGHT</t>
   </si>
   <si>
     <t>Atadura Vetrap 10Cm X 4,5M Rosa  - LA VET</t>
   </si>
   <si>
     <t>Veterinario</t>
   </si>
   <si>
     <t>TKL</t>
   </si>
   <si>
+    <t>Atadura Elastica 10Cm X 2,2M Pc/1 - NEVE</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>NEVE</t>
+  </si>
+  <si>
     <t>FITA ESPARADRAPO ROSA 10CM X 4,5M  - MISSNER</t>
   </si>
   <si>
-    <t>Ataduras</t>
-[...1 lines deleted...]
-  <si>
     <t>MISSNER</t>
   </si>
   <si>
     <t>NEBULIZADOR/INALADOR COMPACT DC1 - G-TECH</t>
   </si>
   <si>
     <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
   </si>
   <si>
     <t>G-TECH</t>
   </si>
   <si>
     <t>ALMOTOLIA 500ML BICO RETO TRANSPARENTE  - JPROLAB</t>
   </si>
   <si>
     <t>JPROLAB IND E COM DE PROD P/ LAB LTDA</t>
   </si>
   <si>
+    <t>ALGODAO POLIESTER 0 S/AG 1X 45CM  - SHALON</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
     <t>Agua Autoclave / Destilada 5L - ASFER</t>
   </si>
   <si>
     <t>LIMPEZA / SANEANTES / ASSEPSIA</t>
   </si>
   <si>
     <t>ASFER INDUS QUIM LTDA</t>
   </si>
   <si>
     <t>Unid Algodao Poliester 4-0 S/Ag - SHALON</t>
   </si>
   <si>
     <t>Suturas</t>
   </si>
   <si>
-    <t>SHALON</t>
-[...1 lines deleted...]
-  <si>
     <t>SONDA RETAL N.10 - MEDSONDA</t>
   </si>
   <si>
     <t>SONDA RETAL N.16 - MEDSONDA</t>
   </si>
   <si>
     <t>Unid Atadura Elastica 20Cm X 2,2M - NEVE</t>
   </si>
   <si>
-    <t>NEVE</t>
+    <t>SORO GLICOSE 5% 1L BOLSA - JP</t>
+  </si>
+  <si>
+    <t>SOROS</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
   </si>
   <si>
     <t>Gaze 13F 7,5 X 7,5 Pc/100G - CLEAN</t>
   </si>
   <si>
     <t>Gazes e Compressas</t>
   </si>
   <si>
     <t>CLEAN</t>
   </si>
   <si>
-    <t>MEIA AES AGH 18MMHG P PE ABERTO BRANCA - VENOSAN</t>
-[...7 lines deleted...]
-  <si>
     <t>Bastao De Vidro 8 X 300MM - PLENA-LAB</t>
   </si>
   <si>
     <t>PLENA-LAB</t>
   </si>
   <si>
     <t>5504 - PINCA DE CHERON ACO INOX ESTERILIZAVEL 25CM - BSZ</t>
   </si>
   <si>
     <t>Instrumentos Cirúrgicos</t>
   </si>
   <si>
     <t>BSZ</t>
   </si>
   <si>
-    <t>Atadura Crepom 30CM X 1,8M PC/12 - NEVE</t>
-[...1 lines deleted...]
-  <si>
     <t>UNID AGULHA 30G AMARELA 1X 0,30 - BD</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
     <t>BD</t>
-  </si>
-[...7 lines deleted...]
-    <t>JP INDUSTRIA FARMACEUTICA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -254,51 +251,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfbe8674f647088b8a104645949456.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d838a2cd557e0a818282a5ec3512892.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663089aa7c54a8e50247fd803a756fe.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e650b92ed6d5b0c7a46129d5b3fd187.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f7747c2c0abdf9b9ca695ed469e38.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b4b5b9e713fec9e3cbee1710de278.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e81dd6833db9ea3a01a3ff97a78d75.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81887a8e0de87c2c29ab16b112ee4c56.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4540ce9e90cd806f84e96738932b7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b966c762d602c5cb7bcdc1de5f563b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d9c84a38511d425ca77cfd11c7fd6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca223e597b6d5eae235da99e26a880df.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0f00e1bd0fce7fb16911a6a8feccb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ed7fe601d0a06d873df9221f02fb6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdb94afad6566a0dff911884be18bc.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a87e95bdcca2e7c46c577647489ffb.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e6a4b75415d7ce89c2a175fb36051.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bdaec1a4387c42933b18b6e505f5d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0886b4bb1a7588655cbb860d19b77.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831cb1a4e2e63e4f8af706c9e92a544.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbebf55460006be987a7ff5820ef37.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de4e8cd37ce3e2099ed2c7e332243c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41475ef3e63f376cbf363b60b9058535.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d960ef88dd84c4a2877b51eeee85e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7f55a19cebf1374279f27f721ba76.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b414449d93b341617240c8e972e110f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952d8bbf19560e6dbdbdedc56011656.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32cd7f5a8b4be3f13dbe06cbd24ecf.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d45385fde6096579674d6234724b59.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c441f6c4c3ea995d5a09a34a70f72.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297e8dab36ab6dcc710909bb0cc40d2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1a171a489892aedefae85b9b03b93.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4165f797005544c27ec13c76486cf.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bf3c77cef620a3afb37bfe78f9aa6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89874a596757881450f195dd256a13.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca885350bc53c9d068f3de8628b92760.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912450400e16847a22901a7a3953d9f7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab00c68c3774692073d95d14f223e94.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ad8dd93ca95493adf925ae41841b8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abec917a1d58e37f445f999f52b495.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1281,301 +1278,301 @@
         <v>18</v>
       </c>
       <c r="F5" s="3">
         <v>95.76</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
         <v>671</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="3">
         <v>19.72</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>676</v>
+        <v>672</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>23.02</v>
+        <v>27.15</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
+        <v>23</v>
+      </c>
+      <c r="E8" t="s">
         <v>26</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>189.0</v>
+        <v>23.02</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>678</v>
+        <v>677</v>
       </c>
       <c r="C9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="3">
-        <v>6.97</v>
+        <v>189.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>684</v>
+        <v>678</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10" t="s">
         <v>31</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>11.76</v>
+        <v>6.97</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>687</v>
+        <v>683</v>
       </c>
       <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" t="s">
         <v>33</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>34</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>3.07</v>
+        <v>90.01</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>688</v>
+        <v>684</v>
       </c>
       <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" t="s">
         <v>36</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="F12" s="3">
-        <v>1.55</v>
+        <v>11.76</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="F13" s="3">
-        <v>1.37</v>
+        <v>3.07</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>3.91</v>
+        <v>1.55</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>15.56</v>
+        <v>1.37</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>700</v>
+        <v>690</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="F16" s="3">
-        <v>281.11</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>710</v>
+        <v>693</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="E17" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="F17" s="3">
-        <v>5.63</v>
+        <v>17.79</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>724</v>
+        <v>695</v>
       </c>
       <c r="C18" t="s">
+        <v>46</v>
+      </c>
+      <c r="D18" t="s">
+        <v>47</v>
+      </c>
+      <c r="E18" t="s">
         <v>48</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>160.5</v>
+        <v>15.56</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>731</v>
+        <v>710</v>
       </c>
       <c r="C19" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="F19" s="3">
-        <v>3.7</v>
+        <v>5.63</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>739</v>
+        <v>724</v>
       </c>
       <c r="C20" t="s">
+        <v>51</v>
+      </c>
+      <c r="D20" t="s">
         <v>52</v>
       </c>
-      <c r="D20" t="s">
+      <c r="E20" t="s">
         <v>53</v>
       </c>
-      <c r="E20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>0.65</v>
+        <v>160.5</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="C21" t="s">
+        <v>54</v>
+      </c>
+      <c r="D21" t="s">
         <v>55</v>
       </c>
-      <c r="D21" t="s">
+      <c r="E21" t="s">
         <v>56</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>8.42</v>
+        <v>0.65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>