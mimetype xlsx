--- v0 (2026-09-05)
+++ v1 (2026-10-20)
@@ -14,215 +14,209 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 04/09/2026 21:21</t>
-[...5 lines deleted...]
-    <t>Materiais Ortopédicos e Imobilizações</t>
+    <t>Lista gerada no: 20/10/2026 01:02</t>
+  </si>
+  <si>
+    <t>Sonda Uretral 10 - CPL</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>CPL</t>
+  </si>
+  <si>
+    <t>Tubo Coleta Siliconizado 1X 75Mm 4Ml Vermelho Pc/10- Labor Import</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Creme Barreira Dur</t>
+  </si>
+  <si>
+    <t>Creme para Assaduras</t>
+  </si>
+  <si>
+    <t>3M</t>
+  </si>
+  <si>
+    <t>Avental branco 20g manga longa pc/10 - Kasmed</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>KASMED</t>
+  </si>
+  <si>
+    <t>Fita Micropore Branco 10Cm X 10M - PROCITEX</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>Unid Seringa 10Ml C/Ag 2X 0,Ls - Medix</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>UNID CATETER 20G ROSA - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>TKL</t>
+  </si>
+  <si>
+    <t>Luva Cirur Par Latex Est C/Po 6,Supreme - Medix</t>
+  </si>
+  <si>
+    <t>Luvas Cirúrgicas</t>
+  </si>
+  <si>
+    <t>Glicerina (Clisterol) 12% C/Sonda 500Ml - Jp</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
+  </si>
+  <si>
+    <t>Unid agulha 26g marrom 1x 0,4- medix</t>
+  </si>
+  <si>
+    <t>Agua Para Injetaveis 500Ml Frasco - Braun</t>
+  </si>
+  <si>
+    <t>BRAUN</t>
+  </si>
+  <si>
+    <t>Touca branca pc/100 - SPK</t>
+  </si>
+  <si>
+    <t>SPK INSTITUCIONAL</t>
+  </si>
+  <si>
+    <t>Unid Agulha 21G Verde 30 X 0,- SR</t>
+  </si>
+  <si>
+    <t>SR</t>
+  </si>
+  <si>
+    <t>Unid Protetor Labial Laby Chicle C/2Un 3,2G Cada - Bravir</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>BRAVIR</t>
+  </si>
+  <si>
+    <t>Unid Atadura Crepom 10Cm X 1,8M Pc/0Mt/8- Cysne</t>
+  </si>
+  <si>
+    <t>CYSNE</t>
+  </si>
+  <si>
+    <t>Lamina bisturi n.20 (carbono) - Medix</t>
+  </si>
+  <si>
+    <t>Lâminas de Bisturi</t>
+  </si>
+  <si>
+    <t>Gaze 13f 7,x 7,s/rx pc/10 - Star</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
   </si>
   <si>
     <t>POLAR FIX</t>
   </si>
   <si>
-    <t>Malha tubular ortopedica de algodao 12cm x 25m  - Polar fix</t>
-[...131 lines deleted...]
-    <t>KASMED</t>
+    <t>Sonda uretral n.08 - Embramed</t>
+  </si>
+  <si>
+    <t>EMBRAMED</t>
+  </si>
+  <si>
+    <t>Equipo Macrogotas Completo Ll - Medix</t>
+  </si>
+  <si>
+    <t>Equipo Macrogotas completo LS - Medix</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -245,51 +239,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096771dc15b96dd408ce15061d746314.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09743fb49d48b615f6c05f1cb475d3bf.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69177a25275ec4a210b0ae196e5e2681.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550f1d91663cc3796520a29ea58b2ed.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a75b8ad7868ca3499589a69fcb4f8c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b77ddd38251035e80f3b4d5dfede0f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07dec5aaadae9b2e3d8e3f0a804e82.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89190008ba7734b58be77355a5059cb8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b43129946a34d4fb5752f4c7e2d1d1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e366ddb75bdeb7ad3b86c080554e0e1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8b007b1415272cdbcd8c159d94f1d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6733d62a8ec30b1d2595e2ae4aee5b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245b697cd98b1a96a8c1346fd299635.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb765c0a7f3c293c5e31ea814ca747c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db461f1c4701456a05be792b2b58c58f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4066deec7f5232bb5177bc43d56829.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817941d46dc8186495444b117902ec7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79543d1e8ffb77635163e82220e0ad6a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611fb5daf3932d21de181e36acd7009.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9de326e0b7b6f17696fa74d84ac109.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b269d6899e4c3e8cccf69a5f0b42ed3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793368ace2ba8c1be8562475a771a9c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922dab8b7a92ecd33641b3e3fe8ca81.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09601553ce02dc7e68a7bc9b56bf1694.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41eef35c030341d192339a20bc67af6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5b6a5e414a82033bd1bb9340f6c64.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566d176c3bca4b8b60539b620710860.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa5b3fe4da800818e2162b506166ee.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052433111ad35d2dd8fc4c2423a66a70.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfdfcc22eaad1e9e12366e79774856.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c724c6e40d2f21c4c2ffe1f39166de.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a587a9b6521528c5ca80051d8df20d1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fc685fa9292e1f13dd0a04fc58032.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811208278eac7985d2b5e6bf91759460.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc6911397ef9a127319a8e8e8406ba.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c7cdcb3f4c0a5a1cca08252e2df06.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f60f9c2e3166a8bc5929904c8200d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ace0b1fb7613ca168e92e3325f8c5.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed6544115af6f04ad607a312ce62a1.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e2fb20b95ea8c4265dd8177536e2f.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1156,417 +1150,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="84.836" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>6240</v>
+        <v>6290</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>30.6</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>6241</v>
+        <v>6294</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>33.35</v>
+        <v>80.68</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>6242</v>
+        <v>6299</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>35.87</v>
+        <v>141.67</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>6243</v>
+        <v>6311</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>34.69</v>
+        <v>14.7</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>6247</v>
+        <v>6315</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>4.45</v>
+        <v>27.17</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>6250</v>
+        <v>6319</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>538.65</v>
+        <v>0.86</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>6252</v>
+        <v>6324</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>440.5</v>
+        <v>1.53</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>6254</v>
+        <v>6325</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F9" s="3">
-        <v>1.24</v>
+        <v>2.75</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>6262</v>
+        <v>6354</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="F10" s="3">
-        <v>16.17</v>
+        <v>15.52</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>6264</v>
+        <v>6369</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F11" s="3">
-        <v>27.68</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>6266</v>
+        <v>6373</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="F12" s="3">
-        <v>35.91</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>6268</v>
+        <v>6374</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>24.53</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>6270</v>
+        <v>6375</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F14" s="3">
-        <v>217.85</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>6279</v>
+        <v>6376</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F15" s="3">
-        <v>0.92</v>
+        <v>11.45</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>6280</v>
+        <v>6381</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="E16" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F16" s="3">
-        <v>131.25</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>6282</v>
+        <v>6387</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E17" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="F17" s="3">
-        <v>20.5</v>
+        <v>47.59</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>6290</v>
+        <v>6389</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D18" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E18" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F18" s="3">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>6294</v>
+        <v>6393</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F19" s="3">
-        <v>80.68</v>
+        <v>1.49</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>6299</v>
+        <v>6394</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="F20" s="3">
-        <v>141.67</v>
+        <v>1.68</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>6311</v>
+        <v>6407</v>
       </c>
       <c r="C21" t="s">
         <v>52</v>
       </c>
       <c r="D21" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="E21" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="F21" s="3">
-        <v>14.7</v>
+        <v>1.58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>