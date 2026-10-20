--- v0 (2026-09-05)
+++ v1 (2026-10-20)
@@ -14,200 +14,209 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 04/09/2026 22:12</t>
-[...11 lines deleted...]
-    <t>Fita Micropore Branco 10Cm X 10M - PROCITEX</t>
+    <t>Lista gerada no: 20/10/2026 01:02</t>
+  </si>
+  <si>
+    <t>Aspirador Pipetas 25Ml Vermelha Cral</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>Fita micropore branco 10cm x 10m - Copertina</t>
   </si>
   <si>
     <t>Ataduras</t>
   </si>
   <si>
+    <t>COPERTINA</t>
+  </si>
+  <si>
+    <t>Fita Micropore Branco 5m CX 4,5M - Copertina</t>
+  </si>
+  <si>
+    <t>Fita Micropore Branco 1,2Cm X 10M Mt/7- Procitex</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
     <t>CREMER</t>
   </si>
   <si>
-    <t>Unid Seringa 10Ml C/Ag 2X 0,Ls - Medix</t>
+    <t>Unid Seringa Insulina 0,5Ml C/Ag Fixa 31G X 0,2- Uniqmed</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>Formaldeido Pa 1L - Acs Cientifica</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>ACS CIENTIFICA</t>
+  </si>
+  <si>
+    <t>Sonda Foley 100% Silicone 2 Vias 16Fr 15-30Ml - Medix</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
     <t>MEDIX</t>
   </si>
   <si>
-    <t>UNID CATETER 20G ROSA - LABOR IMPORT</t>
-[...8 lines deleted...]
-    <t>Glicerina (Clisterol) 12% C/Sonda 500Ml - Jp</t>
+    <t>Unid Efedrina Sulfato 50Mg/Ml 1Ml Amp - Cristalia</t>
+  </si>
+  <si>
+    <t>Medicamentos Controlados</t>
+  </si>
+  <si>
+    <t>CRISTALIA</t>
+  </si>
+  <si>
+    <t>Unid Cloridrato De Amiodarona 50Mg/Ml 3Ml - Fresenius</t>
+  </si>
+  <si>
+    <t>FRESENIUS KABI BRASIL LTDA</t>
+  </si>
+  <si>
+    <t>Unid metilsulfato de neostigmina 0,5mg/ml 1ml (normastig) - uniao quimica</t>
   </si>
   <si>
     <t>Soluções injetáveis</t>
   </si>
   <si>
-    <t>JP INDUSTRIA FARMACEUTICA</t>
-[...38 lines deleted...]
-    <t>Lamina bisturi n.20 (carbono) - Medix</t>
+    <t>UNIAO QUIMICA</t>
+  </si>
+  <si>
+    <t>Crm - Diazepam 10Mg Comp Cr/10 (Santiazepam) - Santisa</t>
+  </si>
+  <si>
+    <t>Analgésicos Fortes</t>
+  </si>
+  <si>
+    <t>SANTISA</t>
+  </si>
+  <si>
+    <t>Unid Agulha P/ Caneta De Insulina 32G 4Mm - Uniqmed</t>
+  </si>
+  <si>
+    <t>Unid Seringa Insulina 0,5Ml C/Ag Fixa 31G X 0,2- Cepalab</t>
+  </si>
+  <si>
+    <t>CEPALAB</t>
+  </si>
+  <si>
+    <t>Unid Lamina Bisturi N.2(Carbono) - Medix</t>
   </si>
   <si>
     <t>Lâminas de Bisturi</t>
   </si>
   <si>
-    <t>Gaze 13f 7,x 7,s/rx pc/10 - Star</t>
-[...38 lines deleted...]
-    <t>Fita Micropore Branco 1,2Cm X 10M Mt/7- Procitex</t>
+    <t>Unid Dopamina Cloridrato 5Mg/Ml 10Ml - Hipolabor</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>AGUA SANITARIA 5L - SO AROMA</t>
+  </si>
+  <si>
+    <t>Saneantes</t>
+  </si>
+  <si>
+    <t>SO AROMA</t>
+  </si>
+  <si>
+    <t>Unid Agulha P/ Caneta De Insulina 31G 5Mm C/100 Mt/2000 - Medix</t>
+  </si>
+  <si>
+    <t>Unid Agulha P/ Caneta De Insulina 32G 4Mm C/100 Mt/2000 - Medix</t>
+  </si>
+  <si>
+    <t>Luva Plastica Est Polietileno Tam U Pc/100 - Medix</t>
+  </si>
+  <si>
+    <t>Luvas de Vinil</t>
+  </si>
+  <si>
+    <t>SORO FISIOLOGICO 0,9% 100ML FRASCO - FARMACE</t>
+  </si>
+  <si>
+    <t>FARMACE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -230,51 +239,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5178acec9eaa474d6384cbfc61d85e8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb2e421bf86404dbacf7715d0c34a5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368ec1640c60221384b341bbe11df0f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf5055b0792019e14d048ee1c1d247.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7c1ec847c90748a4b3a88b9ef80bb.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719d956d62acbccf15be35d67e99695.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b743ee4c76154355f79c63b1a0a9a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ce8112f3c288d24e09a899fb4b9a9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99a8be142a9bab98d70ce681105e41.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c05e0a72f9e75b5425a38d1c4e97f2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf9e4a526762f5cd80585137536484.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf3b9a8a53a8732d3695dd10326503.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7abd8b2f23245e6ae9005b1612ead1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca3b25a05d68c8f05a398cf63594ad.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168cf55bdb9659443cb40d20fb5ccdb.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae6d0c5c0d121419f2c37d45f07871.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b8f88cec6c0e50e69547121856d41.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64671ebec6b68f0ce0ffba891128d366.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a3c398d67b65f5f66a06eba874154.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652566195c2890077855398e9efdb8a9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ee0881a1339eae7ab446003f21929.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b201fc4f4bc31b5d033e8e6526ed360.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e708be17196db48d2dd9753755a3b0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff181d7d74c986d0faa6b41306f3b215.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43f6f8a26654e8b096898d9c012d26.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47092e18513e26d98c9438dcb0618ef2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2f6545507e760060d46f88a3d6f50.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c901d7b5bb7a4c06e32eb43f2f428a6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee91fd8081ffbc8bd2eaf2cc9a06082.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a129c7c3f712a0f4e2b2f169c8207.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b207410de61e2eb99192651f6670a61.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415ae78e762f876c63b64f2eb6a96ac.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2393f5f892131531c4619d38c0b6b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b93e67cde9bfdf8287a8229f5eeb1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfc00648db1ce98f84b9d3bf180ec0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9228ddfbea545c7115296c2a52bf1d6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643a8278a6da283e726d8dc50d3d490.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea3a0d40e0c418d57eea066b713c88.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bc006bfeaf59b3bcf1e528217da7f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65121603eb13f867ea26739390efe1af.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1141,417 +1150,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>6312</v>
+        <v>6411</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>14.7</v>
+        <v>34.44</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>6315</v>
+        <v>6413</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>27.17</v>
+        <v>14.55</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>6319</v>
+        <v>6414</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>1.01</v>
+        <v>5.33</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>6324</v>
+        <v>6424</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>1.53</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>6354</v>
+        <v>6452</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>15.52</v>
+        <v>3.49</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>6369</v>
+        <v>6454</v>
       </c>
       <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" t="s">
         <v>22</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>0.17</v>
+        <v>32.07</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>6373</v>
+        <v>6461</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F8" s="3">
-        <v>14.36</v>
+        <v>11.97</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>6374</v>
+        <v>6489</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>10.5</v>
+        <v>13.04</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>6375</v>
+        <v>6492</v>
       </c>
       <c r="C10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" t="s">
         <v>27</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="F10" s="3">
-        <v>0.17</v>
+        <v>7.54</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>6376</v>
+        <v>6495</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F11" s="3">
-        <v>11.45</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>6381</v>
+        <v>6496</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="E12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F12" s="3">
-        <v>3.3</v>
+        <v>1.22</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>6387</v>
+        <v>6527</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F13" s="3">
-        <v>47.59</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>6389</v>
+        <v>6530</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="E14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F14" s="3">
-        <v>1.93</v>
+        <v>2.86</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>6393</v>
+        <v>6532</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="F15" s="3">
-        <v>1.49</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>6394</v>
+        <v>6572</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="E16" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="F16" s="3">
-        <v>1.68</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>6407</v>
+        <v>6573</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D17" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="E17" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
       <c r="F17" s="3">
-        <v>1.58</v>
+        <v>25.85</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>6411</v>
+        <v>6577</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="F18" s="3">
-        <v>34.44</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>6413</v>
+        <v>6578</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="F19" s="3">
-        <v>14.55</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>6414</v>
+        <v>6585</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="E20" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="F20" s="3">
-        <v>5.33</v>
+        <v>13.61</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>6424</v>
+        <v>6586</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D21" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
+        <v>52</v>
       </c>
       <c r="F21" s="3">
-        <v>5.4</v>
+        <v>7.16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>