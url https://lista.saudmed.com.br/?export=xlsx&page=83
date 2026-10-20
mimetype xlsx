--- v0 (2026-09-05)
+++ v1 (2026-10-20)
@@ -14,203 +14,197 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 04/09/2026 22:12</t>
-[...2 lines deleted...]
-    <t>Unid Seringa Insulina 0,5Ml C/Ag Fixa 31G X 0,2- Uniqmed</t>
+    <t>Lista gerada no: 20/10/2026 01:02</t>
+  </si>
+  <si>
+    <t>Luva Cirur Par Latex Est S/Po 7,0 Sensicare - Becare</t>
+  </si>
+  <si>
+    <t>Luvas Cirúrgicas</t>
+  </si>
+  <si>
+    <t>BECARE</t>
+  </si>
+  <si>
+    <t>COLETOR URINA EST TAMPA VERMELHA 80ML C/PA PT/50- CRAL</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>Unid Scalp P/ Coleta A Vacuo 21G - Descarpack</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
-    <t>UNIQMED</t>
-[...14 lines deleted...]
-    <t>Sondas e Cateteres</t>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>MASCARA TRIPLA BRANCA - SSPLUS</t>
+  </si>
+  <si>
+    <t>Máscaras Cirúrgicas</t>
+  </si>
+  <si>
+    <t>SSPLUS</t>
+  </si>
+  <si>
+    <t>Unid Seringa Insulina 1Ml S/Ag Ls - Medix</t>
   </si>
   <si>
     <t>MEDIX</t>
   </si>
   <si>
-    <t>Unid Efedrina Sulfato 50Mg/Ml 1Ml Amp - Cristalia</t>
-[...101 lines deleted...]
-    <t>Unid Seringa Insulina 1Ml S/Ag Ls - Medix</t>
+    <t>LENCOL DESC C/ELAST 2,X 0,9M PC/1- MEDIX</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>Unid Fisiorub Unguento 12G  - Uniphar</t>
+  </si>
+  <si>
+    <t>Produtos Farmacêuticos</t>
+  </si>
+  <si>
+    <t>UNIPHAR</t>
+  </si>
+  <si>
+    <t>Unid Vaselina Solida 25G Pct/12 - Uniphar</t>
+  </si>
+  <si>
+    <t>Medicamentos Livres</t>
+  </si>
+  <si>
+    <t>Unid Allevyn Gentle Border Lite 10 X 10 Cm- Smith Nephew</t>
+  </si>
+  <si>
+    <t>SMITH NEPHEW</t>
+  </si>
+  <si>
+    <t>Unid Seringa Insulina 1Ml C/Ag Ls 1X 0,4- Sr</t>
+  </si>
+  <si>
+    <t>SR</t>
+  </si>
+  <si>
+    <t>Coletor Urina Est Tampa Vermelha 80Ml S/Pa C/100 - Jprolab</t>
+  </si>
+  <si>
+    <t>JPROLAB IND E COM DE PROD P/ LAB LTDA</t>
+  </si>
+  <si>
+    <t>Sabonete Liquido Glicerina 350Ml - Trol</t>
+  </si>
+  <si>
+    <t>Sabonetes</t>
+  </si>
+  <si>
+    <t>TROL</t>
+  </si>
+  <si>
+    <t>K-LUB LUBRIFICANTE INTIMO 60GR - TROL</t>
+  </si>
+  <si>
+    <t>Cuidados Especiais</t>
+  </si>
+  <si>
+    <t>Manteiga De Cacau Lip Cacau Bastao 3,5G - Trol</t>
+  </si>
+  <si>
+    <t>Cuidados com a Pele</t>
+  </si>
+  <si>
+    <t>Oleo De Girassol Dermatrol Spray 100Ml - Trol</t>
+  </si>
+  <si>
+    <t>Manteiga De Cacau Lip Cacau Roll On 5Ml - Trol</t>
+  </si>
+  <si>
+    <t>Agua Micelar 200ML - TROL</t>
+  </si>
+  <si>
+    <t>SABONETE FACIAL 120ML - TROL</t>
+  </si>
+  <si>
+    <t>Higiene Básica</t>
+  </si>
+  <si>
+    <t>Protetor Solar Fps60 120Ml - Trol</t>
+  </si>
+  <si>
+    <t>Protetor Solar</t>
+  </si>
+  <si>
+    <t>Unid Seringa Dosadora Oral 10Ml -  Medix</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +227,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975457b529873506abc0314d7223d12.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743f8951f9f3b7fe31112303ee21f5c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c76cdf047d77c07025fd9a37e2edf.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb371829eb8bc5068670c493da4b39d7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae586140536022f7497d8392860bf712.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152a11dc4491c3e51dc7ace08f21b2c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645902513bec31dbb2133fbe5ee60c2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ac2a9b5cc6ae83b28f064c76e1371.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf14aa9ba7bc3960373a0f203bfc918.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05480a3aa6b472f15960c5b4988ccc7a.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40290b6726e050b9f98e14d930e125.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad36b48b8e8365156e89b09a9378893.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6624ce8086574da7020faf78182c0bd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6f1143818c63f478bf05cc305d911.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c06147673a5d2820371b9b79410f8b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9a26ab6531c1d0e4e3ab99eef877c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def04fff87f29ccd3e32fb66b6c3c28e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183e6bf84ec27b1ba46746086a1e4a1.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015eec3e854e937d8a55b4008168d7c0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4f6918b1bf053a6d934b5156d3cd6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817de10d206c3f324c88f61b222e010.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b73da99a61bbd0f9a2b99ee780ae96.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7a3f497fed3bfffe0861afd41e5f4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950893c7c574d3b0de3d8aaf9b0021c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0972d690d57f0bf1256784037f177.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8990df5f994f0a5279f5b9f06aefa.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8e5554bb86718c603e67390302205.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91e643b4dbecdbb91253fa8e2d7214.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f92bd3b7cd6f5b42c6ec4c71ba019.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07caa1a232b4f19bb9543d48e63575b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7355f03c91a2a954abad7b5c572be.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f17a0802baff0c69cd3dc7a7d8b48.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd3fe359fef2dd770c76e3ac9693e6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8552e00f7c56efa8eba48278e01b6e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e44b4db42349c53b1f22bd6adeb0f5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030324b75717811229e8bec79491e0b3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ed0743e7302a832d2b50f076a6913.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d5857ac8deb6d738499ffd6e96411.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86408a000d8aa9af79cd7d4de8e97a30.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764ade5984d9780ef695069214cc340.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1144,417 +1138,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>6452</v>
+        <v>6588</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>3.49</v>
+        <v>3.26</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>6454</v>
+        <v>6589</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>32.07</v>
+        <v>0.88</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>6461</v>
+        <v>6597</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>11.97</v>
+        <v>0.88</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>6489</v>
+        <v>6601</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>13.04</v>
+        <v>11.44</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>6492</v>
+        <v>6619</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>7.54</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>6495</v>
+        <v>6621</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F7" s="3">
-        <v>2.6</v>
+        <v>23.71</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>6496</v>
+        <v>6622</v>
       </c>
       <c r="C8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" t="s">
         <v>24</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>25</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>1.22</v>
+        <v>5.25</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>6518</v>
+        <v>6623</v>
       </c>
       <c r="C9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" t="s">
         <v>27</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>0.48</v>
+        <v>6.77</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>6527</v>
+        <v>6625</v>
       </c>
       <c r="C10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" t="s">
         <v>29</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>0.32</v>
+        <v>62.41</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>6532</v>
+        <v>6659</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="E11" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="F11" s="3">
-        <v>0.48</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>6572</v>
+        <v>6660</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F12" s="3">
-        <v>8.4</v>
+        <v>2.46</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>6573</v>
+        <v>6663</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>25.85</v>
+        <v>27.57</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>6577</v>
+        <v>6664</v>
       </c>
       <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" t="s">
+        <v>38</v>
+      </c>
+      <c r="E14" t="s">
         <v>36</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>0.21</v>
+        <v>10.86</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>6578</v>
+        <v>6669</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="E15" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F15" s="3">
-        <v>0.27</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>6585</v>
+        <v>6670</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E16" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F16" s="3">
-        <v>13.61</v>
+        <v>12.58</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>6586</v>
+        <v>6671</v>
       </c>
       <c r="C17" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17" t="s">
         <v>40</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="F17" s="3">
-        <v>6.91</v>
+        <v>5.27</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>6588</v>
+        <v>6673</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="E18" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="F18" s="3">
-        <v>3.26</v>
+        <v>18.27</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>6589</v>
+        <v>6674</v>
       </c>
       <c r="C19" t="s">
+        <v>44</v>
+      </c>
+      <c r="D19" t="s">
         <v>45</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="F19" s="3">
-        <v>0.88</v>
+        <v>17.43</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>6597</v>
+        <v>6679</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="E20" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="F20" s="3">
-        <v>0.88</v>
+        <v>46.52</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>6619</v>
+        <v>6715</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F21" s="3">
-        <v>0.34</v>
+        <v>0.9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>