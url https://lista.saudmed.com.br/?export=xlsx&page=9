--- v0 (2026-05-24)
+++ v1 (2026-07-21)
@@ -14,182 +14,191 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 15:37</t>
-[...11 lines deleted...]
-    <t>Atadura Crepom 30CM X 1,8M PC/12 - NEVE</t>
+    <t>Lista gerada no: 21/07/2026 19:38</t>
+  </si>
+  <si>
+    <t>SACO LIXO PRETO 100L 0,4M PC/100</t>
+  </si>
+  <si>
+    <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
+  </si>
+  <si>
+    <t>NEKPLAST</t>
+  </si>
+  <si>
+    <t>UNID SCALP P/ COLETA A VACUO 23G - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 3ML S/AG LS - BD</t>
+  </si>
+  <si>
+    <t>BD</t>
+  </si>
+  <si>
+    <t>Unid seringa 5ml s/ag ls - BD</t>
+  </si>
+  <si>
+    <t>Unid Seringa 5ML S/AG LL - BD</t>
+  </si>
+  <si>
+    <t>UNID SERINGA INSULINA 1ML C/AG FIXA LS X 0,30 - DESCARPACK</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 5ML C/AG LS MT/2- DESCARPACK</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 22G PRETA 30 X 0,- BD</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 20ML S/AG LS  - DESCARPACK</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 3ML S/AG LL - SR</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>SONDA ASPIRACAO TRAQUEAL N.06 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>SONDA ASPIRACAO TRAQUEAL N.08 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>SONDA ASPIRACAO TRAQUEAL N.10 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>SORO FISIOLOGICO 0,9% 250ML BOLSA MT/3- JP</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BRANCO 2,5CM X 4,5M MT/9- MISSNER</t>
+  </si>
+  <si>
+    <t>MISSNER</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BRANCO 2,5CM X 10M MT/9- MISSNER</t>
   </si>
   <si>
     <t>Ataduras</t>
   </si>
   <si>
-    <t>NEVE</t>
-[...92 lines deleted...]
-    <t>FITA MICROPORE BRANCO 2,5CM X 10M MT/9- MISSNER</t>
+    <t>UNID AGULHA 26G MARROM 1X 0,4- DESCARPACK</t>
+  </si>
+  <si>
+    <t>1614B- SOUTIEN C/ REFORCO FECHO FRONTAL (BOJO COST.) BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>NYLON PRETO 4-0 C/AG 3,0  - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>Colar Cervical Resgate Tipo Stifneck M - MARIMAR</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>MARIMAR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -212,51 +221,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf74b023ed125f121595e5f46b2d310.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a16bdebcdce361ff3706ca4de728f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd193694889f50ba2847fa0ff9553bb8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5421543ab0e3131fd69e959f8c2cf93.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed02dbdee89ff41cd9acc954a7eb1a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed862d16b168890060a9b731ea57f17.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820abd8b47fd8a93bc5721e18c6497f9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcb2893756c28f9e312551592feb2b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec23515a5d3c98a371f430bee63003d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae78098538f7db180e4ea8bc898a61d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755543b8e5f8fae4bf5e0633ee57a4e4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd896f467a269ac25e4fb6bf6258128.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e9565753f4465400ae54a58502009.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276610293f0bf021feb4d74d4fc0d413.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545526ab61fa015330f1899afcbbc69.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce141b2b06e48ab455c20a39365dd22.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58a70caf39b374863156305a64be5c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ff69f21d169706082248dc2b56642.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691976228d1903cea4c39689a023ad3.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa90a15aa1d04e7ad25f7cc2bb0543.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805c79f4a3d1037ed55f216dd56a842.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e02cad13edf375c139681fa0d31d31.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d8175a70b468ffc423ef2bc92e412.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3934b3c0937f24d6b59ec5f38ac7b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1e9758db8045c7f0ee57489c0e100.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ba563e6a2c5f4aa44abbc0faa8ed7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60c30633a07aaf81e7cc54fa642fba.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f17be52c557fc610cb50286cf71e6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f83e8490ff0c320cca146e8cb09e43.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74b75cb40d201278fad401942961b9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52df39e8988952af85f91c2cc536459.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd51ebcd81aea27304b2d1be2d37da.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74db1c8783c868a07db57e101c5bd2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89616473237e87dce5350d124010b3d7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f8b0a8805e6f9e6511f014fb35c9d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea898c2e4ab7a4ac4441ebfe079d4ec.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925b8b1b38e818feb8e6f87de75929f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a0661768090b914e159ac6d7ea49d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815009dfee7cbefcdbc83f4bd1967641.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b8cd557d11df179aa4f75b1e237cd.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1123,417 +1132,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="82.408" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>724</v>
+        <v>748</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>160.5</v>
+        <v>44.29</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>731</v>
+        <v>752</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>3.7</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="F4" s="3">
         <v>0.65</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>741</v>
+        <v>754</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="F5" s="3">
-        <v>8.42</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>748</v>
+        <v>755</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F6" s="3">
-        <v>44.29</v>
+        <v>0.97</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>752</v>
+        <v>757</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>0.67</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>753</v>
+        <v>758</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F8" s="3">
-        <v>0.65</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" t="s">
         <v>14</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>0.92</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>755</v>
+        <v>763</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F10" s="3">
-        <v>0.97</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>757</v>
+        <v>764</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F11" s="3">
-        <v>0.53</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>758</v>
+        <v>766</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F12" s="3">
-        <v>0.5</v>
+        <v>1.07</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>760</v>
+        <v>767</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F13" s="3">
-        <v>0.32</v>
+        <v>1.28</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>763</v>
+        <v>768</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F14" s="3">
-        <v>0.9</v>
+        <v>1.49</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>764</v>
+        <v>780</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D15" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F15" s="3">
-        <v>0.4</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>766</v>
+        <v>785</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D16" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F16" s="3">
-        <v>1.07</v>
+        <v>6.38</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>767</v>
+        <v>786</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D17" t="s">
         <v>36</v>
       </c>
       <c r="E17" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F17" s="3">
-        <v>1.28</v>
+        <v>7.12</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>768</v>
+        <v>788</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D18" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="F18" s="3">
-        <v>1.49</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>780</v>
+        <v>792</v>
       </c>
       <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19" t="s">
+        <v>39</v>
+      </c>
+      <c r="E19" t="s">
         <v>40</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>7.6</v>
+        <v>89.92</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>785</v>
+        <v>802</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="E20" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F20" s="3">
-        <v>6.38</v>
+        <v>66.93</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>786</v>
+        <v>806</v>
       </c>
       <c r="C21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="E21" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="F21" s="3">
-        <v>7.12</v>
+        <v>24.15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>