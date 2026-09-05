--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -14,191 +14,176 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 19:38</t>
+    <t>Lista gerada no: 05/09/2026 01:02</t>
+  </si>
+  <si>
+    <t>RINGER C/ LACTATO SODIO 250ML BOLSA MT/3- JP</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
+  </si>
+  <si>
+    <t>RINGER C/ LACTATO SODIO 1L BOLSA - JP</t>
+  </si>
+  <si>
+    <t>SOROS</t>
   </si>
   <si>
     <t>SACO LIXO PRETO 100L 0,4M PC/100</t>
   </si>
   <si>
     <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
   </si>
   <si>
     <t>NEKPLAST</t>
   </si>
   <si>
+    <t>UNID SCALP P/ COLETA A VACUO 21G - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
     <t>UNID SCALP P/ COLETA A VACUO 23G - LABOR IMPORT</t>
   </si>
   <si>
-    <t>Seringas, Agulhas e Conta Gotas</t>
-[...5 lines deleted...]
-    <t>UNID SERINGA 3ML S/AG LS - BD</t>
+    <t>Unid seringa 5ml s/ag ls - BD</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
-    <t>Unid seringa 5ml s/ag ls - BD</t>
-[...1 lines deleted...]
-  <si>
     <t>Unid Seringa 5ML S/AG LL - BD</t>
   </si>
   <si>
-    <t>UNID SERINGA INSULINA 1ML C/AG FIXA LS X 0,30 - DESCARPACK</t>
+    <t>UNID SERINGA 5ML C/AG LS MT/2- DESCARPACK</t>
   </si>
   <si>
     <t>DESCARPACK</t>
   </si>
   <si>
-    <t>UNID SERINGA 5ML C/AG LS MT/2- DESCARPACK</t>
-[...1 lines deleted...]
-  <si>
     <t>UNID AGULHA 22G PRETA 30 X 0,- BD</t>
   </si>
   <si>
     <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
   <si>
+    <t>UNID SERINGA 3ML S/AG LS - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Unid seringa 5ml s/ag ls mt/2- Descarpack</t>
+  </si>
+  <si>
     <t>UNID SERINGA 20ML S/AG LS  - DESCARPACK</t>
   </si>
   <si>
     <t>UNID SERINGA 3ML S/AG LL - SR</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
     <t>SONDA ASPIRACAO TRAQUEAL N.06 - MEDSONDA</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
     <t>MEDSONDA</t>
   </si>
   <si>
     <t>SONDA ASPIRACAO TRAQUEAL N.08 - MEDSONDA</t>
   </si>
   <si>
     <t>SONDA ASPIRACAO TRAQUEAL N.10 - MEDSONDA</t>
   </si>
   <si>
     <t>SORO FISIOLOGICO 0,9% 250ML BOLSA MT/3- JP</t>
   </si>
   <si>
-    <t>Soluções injetáveis</t>
-[...2 lines deleted...]
-    <t>JP INDUSTRIA FARMACEUTICA</t>
+    <t>FITA MICROPORE BRANCO 5CM X 4,5M MT/9- MISSNER</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>MISSNER</t>
   </si>
   <si>
     <t>FITA MICROPORE BRANCO 2,5CM X 4,5M MT/9- MISSNER</t>
   </si>
   <si>
-    <t>MISSNER</t>
-[...1 lines deleted...]
-  <si>
     <t>FITA MICROPORE BRANCO 2,5CM X 10M MT/9- MISSNER</t>
-  </si>
-[...31 lines deleted...]
-    <t>MARIMAR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -221,51 +206,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805c79f4a3d1037ed55f216dd56a842.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e02cad13edf375c139681fa0d31d31.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d8175a70b468ffc423ef2bc92e412.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3934b3c0937f24d6b59ec5f38ac7b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1e9758db8045c7f0ee57489c0e100.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ba563e6a2c5f4aa44abbc0faa8ed7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60c30633a07aaf81e7cc54fa642fba.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f17be52c557fc610cb50286cf71e6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f83e8490ff0c320cca146e8cb09e43.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74b75cb40d201278fad401942961b9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52df39e8988952af85f91c2cc536459.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd51ebcd81aea27304b2d1be2d37da.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74db1c8783c868a07db57e101c5bd2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89616473237e87dce5350d124010b3d7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f8b0a8805e6f9e6511f014fb35c9d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea898c2e4ab7a4ac4441ebfe079d4ec.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925b8b1b38e818feb8e6f87de75929f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a0661768090b914e159ac6d7ea49d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815009dfee7cbefcdbc83f4bd1967641.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b8cd557d11df179aa4f75b1e237cd.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e66c94dd2b689a333847acad54035a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cec83f8df7905084695e4e3dc6b4d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a51764d9db93bb02110d9e98946a40.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d9550f00e717da9b3f922e9bcdc8c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad04ce3764ecabee5397c24dd189be8.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f46a9682a996d686a8b785e8d7910.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31266601c2b58e53925a2b0c485da1b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69102b888bfbf76974127b1d3b345372.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9df5a51dedcd722e934ef398efdbb.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf6af9515bc37a7107fd39afe8aeea.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b54d5fc90723790443d7340e66d19.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58c3d4e3e3dfc090ce6146f25dd790.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b02d8dd9d27d0b997aa46822baecd4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bb1b1d6058cbff18bf850f0d6688b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3c02d8ae0300dfae23eb8126a124c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3cd00935a6a097293b0698b9fd8d0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ac48b872278fea1af1f88b190cdbd.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08319669ba931c1695ec7f911a30b09.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c7e4c73da001728ac976ba6a2f709.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473a1344155aa5f0d17c1b8623e4762.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1132,417 +1117,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="82.408" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>748</v>
+        <v>741</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>44.29</v>
+        <v>8.42</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>752</v>
+        <v>742</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>0.67</v>
+        <v>21.15</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>753</v>
+        <v>748</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>0.65</v>
+        <v>44.29</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>754</v>
+        <v>751</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>0.92</v>
+        <v>0.71</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>16</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F6" s="3">
-        <v>0.97</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>757</v>
+        <v>754</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F7" s="3">
-        <v>0.53</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F8" s="3">
-        <v>0.5</v>
+        <v>0.97</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>760</v>
+        <v>758</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="F9" s="3">
-        <v>0.32</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>763</v>
+        <v>760</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F10" s="3">
-        <v>0.9</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>764</v>
+        <v>761</v>
       </c>
       <c r="C11" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" t="s">
         <v>23</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>0.4</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>766</v>
+        <v>762</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D12" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E12" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="F12" s="3">
-        <v>1.07</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>767</v>
+        <v>763</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E13" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="F13" s="3">
-        <v>1.28</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>768</v>
+        <v>764</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F14" s="3">
-        <v>1.49</v>
+        <v>0.41</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>780</v>
+        <v>766</v>
       </c>
       <c r="C15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F15" s="3">
-        <v>7.6</v>
+        <v>1.07</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>785</v>
+        <v>767</v>
       </c>
       <c r="C16" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16" t="s">
+        <v>32</v>
+      </c>
+      <c r="E16" t="s">
         <v>33</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>6.38</v>
+        <v>1.28</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>786</v>
+        <v>768</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="E17" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F17" s="3">
-        <v>7.12</v>
+        <v>1.49</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>788</v>
+        <v>780</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>0.19</v>
+        <v>9.09</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>792</v>
+        <v>784</v>
       </c>
       <c r="C19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19" t="s">
         <v>38</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E19" t="s">
         <v>39</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>89.92</v>
+        <v>9.6</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>802</v>
+        <v>785</v>
       </c>
       <c r="C20" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D20" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="E20" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="F20" s="3">
-        <v>66.93</v>
+        <v>6.09</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>806</v>
+        <v>786</v>
       </c>
       <c r="C21" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D21" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="E21" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="F21" s="3">
-        <v>24.15</v>
+        <v>7.12</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>